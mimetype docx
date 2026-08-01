--- v0 (2026-05-02)
+++ v1 (2026-08-01)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木盆地北缘东段中侏罗统物源分析——来自重矿物、元素地球化学及碎屑锆石年代学的证据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -130,872 +130,750 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">地球化学</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geochemistry</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为分析和探讨柴达木盆地北缘东段侏罗纪时期物源和原型盆地特征，对该地区（经纬度范围98°04′27″；95°40′31″；36°30′34″；37°47′17″）7条不同剖面的72件沉积岩样品进行了重矿物、主量和微量元素地球化学以及锆石U-Pb年代学分析，得到了重矿物组合数据47条、主量元素数据18条、微量元素数据31条以及锆石U-Pb年代学数据344条。本文样品测试采用多种方法，数据内容丰富，对了解柴北缘侏罗纪时期物源和原型盆地具有重要意义。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测试仪器，方法和过程：1、重矿物测试方法为将500 g左右的砂岩样品无污染破碎后，分散筛分，使用重液（三溴甲烷）分离出重矿物，通过电磁场将重矿物分为无磁、电磁和强磁三部分，分别称重，在偏光显微镜下采用线型法（Line Counting）鉴定记点，每个样品统计超过500个重矿物（其中DMG-13，由于样品量较少，只统计262个颗粒），计算出不同重矿物的百分含量。2、全岩地球化学测试中主量元素测试使用扫描型波长色散X 射线荧光光谱仪（XRF，Thermo Arl Advant XP+）进行测试，微量和稀土元素测试使用激光耦合等离子体质谱仪（ICP-MS）进行测试。全岩地球化学测试的预处理为将样品用钢研钵研磨破碎后，用标准分样筛过筛保留小于200目的部分。主量元素测定时，全岩粉末通过碱溶后制成熔片，之后使用XRF测定，测试过程使用国际标样GSR-4标定，主量元素的精确度控制在2%以内。样品烧失量通过重量法测定。微量和稀土元素的测定使用ICP-MS，执行《硅酸盐岩石化学分析方法第30部分：44个元素量测定》的测试标准，测试的微量和稀土元素的精确度控制在10% 以内。3、碎屑锆石U⁃Pb 年龄测试方法为在上述重矿物处理工作的基础上，借助双目镜手工提纯至300~500颗粒，再随机选择200颗锆石制成标靶，在扫描电镜下拍摄CL图像，并使用配备有德国Lambda Physik公司的Compex102Excimer 激光器（工作物质ArF，波长193 nm）的Agilient 7500a ICP-MS进行测试。同位素比值使用GLITTER 软件计算，普通铅Pb 使用Andersen方法校正。年龄计算和年龄谱的绘制使用Isoplot (version 4.15)进行。研究主要选择谐和度大于90%的碎屑锆石年龄，其中，对大于1000Ma的锆石采用207Pb/206Pb年龄，对小于1000Ma的年龄采用206Pb/238U年龄。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  样品烧失量通过重量法测定。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  重矿物测试中每个样品统计超过500个重矿物，再计算百分含量，最大限度地满足统计意义；主量元素测试过程使用国际标样GSR-4标定，主量元素的精确度控制在2%以内；微量和稀土元素的精确度控制在10% 以内；年龄数据选择谐和度大于90%的碎屑锆石年龄，其中，对大于1000Ma的锆石采用207Pb/206Pb年龄，对小于1000Ma的年龄采用206Pb/238U年龄。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/08/30-2020/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/08/30-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省海西蒙古族藏族自治州大柴旦镇以东，德令哈市以西，锡铁山、埃姆尼科山及欧龙布鲁克山等山系周缘侏罗系剖面出露点 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">196.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:196.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Word</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴北缘, 侏罗系, 重矿物组合, 元素地球化学, 锆石U-Pb年龄</w:t>
+        <w:t xml:space="preserve">Theme:None, None, None, None, None</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球化学 , 地质学 , 沉积学 </w:t>
+        <w:t xml:space="preserve">Subject:Geochemistry , geology , sedimentology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海省海西蒙古族藏族自治州 </w:t>
+        <w:t xml:space="preserve">Place:Haixi Mongolian and Tibetan Autonomous Prefecture in Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1029,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1118,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1202,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1291,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1379,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">呼其图 </w:t>
+        <w:t xml:space="preserve">contributors:HU Qitu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">呼其图  </w:t>
+        <w:t xml:space="preserve">author:HU Qitu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Qitu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42141021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国石油化工股份有限公司石油勘探开发研究院专项项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">呼其图. 柴达木盆地北缘东段中侏罗统物源分析——来自重矿物、元素地球化学及碎屑锆石年代学的证据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GEOCHEM.DB6411.2024.</w:t>
+        <w:t xml:space="preserve">HU Qitu. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GEOCHEM.DB6411.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">呼其图, 关平, 王大华, 李世恩, 肖永军, 张驰, 白璐, 张济华. 柴达木盆地北缘东段中侏罗统物源分析——来自重矿物,元素地球化学及碎屑锆石年代学的证据[J]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">