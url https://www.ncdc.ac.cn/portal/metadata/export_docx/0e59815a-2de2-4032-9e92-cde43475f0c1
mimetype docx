--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">柴达木盆地北缘东段中侏罗统物源分析——来自重矿物、元素地球化学及碎屑锆石年代学的证据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -130,750 +130,872 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:b/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">geochemistry</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  为分析和探讨柴达木盆地北缘东段侏罗纪时期物源和原型盆地特征，对该地区（经纬度范围98°04′27″；95°40′31″；36°30′34″；37°47′17″）7条不同剖面的72件沉积岩样品进行了重矿物、主量和微量元素地球化学以及锆石U-Pb年代学分析，得到了重矿物组合数据47条、主量元素数据18条、微量元素数据31条以及锆石U-Pb年代学数据344条。本文样品测试采用多种方法，数据内容丰富，对了解柴北缘侏罗纪时期物源和原型盆地具有重要意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  测试仪器，方法和过程：1、重矿物测试方法为将500 g左右的砂岩样品无污染破碎后，分散筛分，使用重液（三溴甲烷）分离出重矿物，通过电磁场将重矿物分为无磁、电磁和强磁三部分，分别称重，在偏光显微镜下采用线型法（Line Counting）鉴定记点，每个样品统计超过500个重矿物（其中DMG-13，由于样品量较少，只统计262个颗粒），计算出不同重矿物的百分含量。2、全岩地球化学测试中主量元素测试使用扫描型波长色散X 射线荧光光谱仪（XRF，Thermo Arl Advant XP+）进行测试，微量和稀土元素测试使用激光耦合等离子体质谱仪（ICP-MS）进行测试。全岩地球化学测试的预处理为将样品用钢研钵研磨破碎后，用标准分样筛过筛保留小于200目的部分。主量元素测定时，全岩粉末通过碱溶后制成熔片，之后使用XRF测定，测试过程使用国际标样GSR-4标定，主量元素的精确度控制在2%以内。样品烧失量通过重量法测定。微量和稀土元素的测定使用ICP-MS，执行《硅酸盐岩石化学分析方法第30部分：44个元素量测定》的测试标准，测试的微量和稀土元素的精确度控制在10% 以内。3、碎屑锆石U⁃Pb 年龄测试方法为在上述重矿物处理工作的基础上，借助双目镜手工提纯至300~500颗粒，再随机选择200颗锆石制成标靶，在扫描电镜下拍摄CL图像，并使用配备有德国Lambda Physik公司的Compex102Excimer 激光器（工作物质ArF，波长193 nm）的Agilient 7500a ICP-MS进行测试。同位素比值使用GLITTER 软件计算，普通铅Pb 使用Andersen方法校正。年龄计算和年龄谱的绘制使用Isoplot (version 4.15)进行。研究主要选择谐和度大于90%的碎屑锆石年龄，其中，对大于1000Ma的锆石采用207Pb/206Pb年龄，对小于1000Ma的年龄采用206Pb/238U年龄。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  样品烧失量通过重量法测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  重矿物测试中每个样品统计超过500个重矿物，再计算百分含量，最大限度地满足统计意义；主量元素测试过程使用国际标样GSR-4标定，主量元素的精确度控制在2%以内；微量和稀土元素的精确度控制在10% 以内；年龄数据选择谐和度大于90%的碎屑锆石年龄，其中，对大于1000Ma的锆石采用207Pb/206Pb年龄，对小于1000Ma的年龄采用206Pb/238U年龄。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/08/30-2020/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/08/30-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省海西蒙古族藏族自治州大柴旦镇以东，德令哈市以西，锡铁山、埃姆尼科山及欧龙布鲁克山等山系周缘侏罗系剖面出露点 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:196.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">196.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:None, None, None, None, None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴北缘, 侏罗系, 重矿物组合, 元素地球化学, 锆石U-Pb年龄</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geochemistry , geology , sedimentology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学 , 地质学 , 沉积学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Haixi Mongolian and Tibetan Autonomous Prefecture in Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省海西蒙古族藏族自治州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1029,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1118,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1291,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1379,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HU Qitu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">呼其图 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HU Qitu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">呼其图  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HU Qitu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">呼其图</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42141021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42141021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国石油化工股份有限公司石油勘探开发研究院专项项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HU Qitu. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GEOCHEM.DB6411.2024.</w:t>
+        <w:t xml:space="preserve">呼其图. 柴达木盆地北缘东段中侏罗统物源分析——来自重矿物、元素地球化学及碎屑锆石年代学的证据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.GEOCHEM.DB6411.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">呼其图, 关平, 王大华, 李世恩, 肖永军, 张驰, 白璐, 张济华. 柴达木盆地北缘东段中侏罗统物源分析——来自重矿物,元素地球化学及碎屑锆石年代学的证据[J]. </w:t>
+        <w:t xml:space="preserve">呼其图, 关平, 王大华, 李世恩, 肖永军, 张驰, 白璐, 张济华. 柴达木盆地北缘东段中侏罗统物源分析——来自重矿物,元素地球化学及碎屑锆石年代学的证据[J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>