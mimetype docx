--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江三峡库区秭归县八字门滑坡变形、降雨及库水位监测资料(2017年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring data of deformation, rainfall and water level of Bazimen Landslide in Zigui County, Three Gorges Reservoir area of the Yangtze River (2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring data of deformation, rainfall and water level of Bazimen Landslide in Zigui County, Three Gorges Reservoir area of the Yangtze River (2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0013.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0013.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.111</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集记录2017年三峡库区秭归县八字门滑坡的相关监测资料，主要内容包括八字门滑坡基本特征及监测数据使用说明、地表位移GPS监测成果表、降雨量及长江水位观测数据资料表。</w:t>
+        <w:t xml:space="preserve">This data set records the relevant monitoring data of Bazimen Landslide in Zigui County of the Three Gorges Reservoir Area in 2017, mainly including the basic characteristics of Bazimen Landslide and the use description of monitoring data, the surface displacement GPS monitoring results table, rainfall and Yangtze River water level observation data table. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产，自动采集</w:t>
+        <w:t xml:space="preserve">Self production, automatic collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">Data set quality control through strict manual audit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经过人工检查、质量良好</w:t>
+        <w:t xml:space="preserve">The data has been checked manually and the quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区八字门 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">839.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:839.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降雨量, 水位, 观测数据, 地表位移GPS监测, 八字门</w:t>
+        <w:t xml:space="preserve">Theme:Rainfall, Water level, Observation data, Surface displacement GPS monitoring, Octagonal gate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区,  秭归县,  八字门 </w:t>
+        <w:t xml:space="preserve">Place:Three Gorges Reservoir Area,  Zigui county,  Octagonal gate </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武</w:t>
+        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13972006951</w:t>
+        <w:t xml:space="preserve">phone:13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄海峰,  卢书强,  易武 </w:t>
+        <w:t xml:space="preserve">contributors:Huang haifeng,  LU Shuqiang,  YI Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄海峰  </w:t>
+        <w:t xml:space="preserve">author:Huang haifeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Huang haifeng , YI Wu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄海峰,卢书强,易武. 长江三峡库区秭归县八字门滑坡变形、降雨及库水位监测资料(2017年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.111.</w:t>
+        <w:t xml:space="preserve">Huang haifeng, LU Shuqiang, YI Wu. Monitoring data of deformation, rainfall and water level of Bazimen Landslide in Zigui County, Three Gorges Reservoir area of the Yangtze River (2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.111.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>