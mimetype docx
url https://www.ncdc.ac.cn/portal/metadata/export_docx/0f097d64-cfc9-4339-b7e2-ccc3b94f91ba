--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -2,798 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Technical Development Dataset for Insulation and Permeable Layers in Alpine Mining Areas(2023-2025)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">高寒矿区隔热透水层技术开发实验数据集（2023-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical Development Dataset for Insulation and Permeable Layers in Alpine Mining Areas(2023-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7672.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7672.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集面向高寒矿区煤矸石堆场的生态修复与冻土保护需求，针对煤矸石“导热强、持水差”与草甸泥炭土“低导热、高储热、良好透水”的显著对比，旨在通过就地材料与低成本手段重构“隔热＋透水”功能层，使煤矸石介质在隔热透水性能上接近泥炭土。数据生产基于青海木里矿区实采样品，采用室内可控热水耦合实验与一维入渗试验相结合的流程：在自主土柱装置中，设置275 W稳定辐射热源，配备CS650/CS655三参数传感器与HFP01热通量板，于2/7/12 cm多深度高频采集温度、水分、热通量，系统测定导热系数k、容积热容量Cv与热扩散系数α=k/Cv；并以有机玻璃土柱开展恒定水头入渗与湿润锋观测，测算饱和渗透系数与入渗衰减参数。同时对煤矸石进行粒径分级（0.25–0.5、0.5–1、1–2、2–5 mm）及表层覆盖材料优化（椰丝、秸秆、嘉沃、防冲，含单层/多层），对比草甸泥炭土不同等效厚度（1/2/12 cm）作为基准；并在矿区布设8个示范方案，获取野外热学参数、含水率日变化与生态指标（盖度、株高），以熵权法进行多指标综合评价。数据内容涵盖：样品与物性元数据（粒径组成、干容重、孔隙度、饱和含水量、含水状况θ、覆盖类型/层数）、室内热学与入渗原始时序与派生指标（k、CvC、α、温度剖面、热通量、累积入渗/入渗速率、Ks、对数/指数拟合参数）、覆盖效应量化（隔热率、等效泥炭厚度、对渗透的相对变化）、野外监测与生态数据（多深度含水率日变化、反射率、植被盖度与株高）及综合评价结果（标准化值、熵权、综合得分与排序）。该数据集为隔热透水层材料优选、结构设计与工程验证提供可复用的标定依据，可用于热水耦合模型与生态修复方案的参数化与比选。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    In this data source, we constructed a multi-scale data system consisting of indoor thermal water coupling tests, one-dimensional infiltration tests, and field demonstration monitoring based on coal gangue and meadow peat soil extracted from the Muli mining area in Qinghai Province, focusing on the development of the "insulation+permeability" functional layer. The system used an autonomous soil column device, equipped with a 275 W stable radiation heat source, CS650/CS655 three parameter sensor, and HFP01 heat flux plate. Temperature, volumetric moisture content, and heat flux were collected at a depth of 2/7/12 cm at high frequency, and the thermal conductivity k, volumetric heat capacity Cv, and thermal diffusion coefficient α=k/Cv were inverted; And constant head infiltration and wetting front tracking were carried out on the organic glass soil column to estimate the saturated permeability coefficient Ks and infiltration attenuation parameters. The test subjects cover coal gangue particle size grading (0.25-0.5, 0.5-1, 1-2, 2-5 mm) and optimization of covering materials (coconut fiber, straw, Jiawo, anti-collision, single-layer/multi-layer), with peat soils of different equivalent thicknesses (1/2/12 cm) as controls; At the same time, 8 demonstration schemes will be set up in the mining area to obtain thermal parameters, daily changes in soil moisture content, and ecological indicators (vegetation coverage, plant height), and a comprehensive evaluation of multiple indicators will be carried out using entropy weight method. The data content includes sample and physical property metadata, indoor thermal and infiltration original time series and derived indicators (k, Cv, α, temperature, heat flux, cumulative infiltration/infiltration rate, Ks and fitting parameters), quantification of coverage effect (insulation rate, equivalent peat thickness, relative change in permeability), field monitoring and ecological data, as well as standardized values, entropy weights, comprehensive scores and ranking evaluation results, which can provide reusable basis for the selection of insulation permeable layer materials, structural design, engineering verification, and parameterization and scheme comparison of hot water coupling models.</w:t>
+        <w:t xml:space="preserve">  在本数据源中，我们基于青海木里矿区实采的煤矸石与草甸泥炭土，围绕“隔热＋透水”功能层的研发，构建了由室内热—水耦合试验、一维入渗试验与野外示范监测组成的多尺度数据体系：室内采用自主土柱装置，配置 275 W 稳定辐射热源、CS650/CS655 三参数传感器与 HFP01 热通量板，在 2/7/12 cm 深度高频采集温度、体积含水率与热通量，反演导热系数 k、容积热容量 Cv​ 与热扩散系数 α=k/Cv​；并在有机玻璃土柱开展恒定水头入渗与湿润锋跟踪，估算饱和渗透系数 Ks​ 和入渗衰减参数。测试对象涵盖煤矸石粒径分级（0.25–0.5、0.5–1、1–2、2–5 mm）与覆盖材料优化（椰丝、秸秆、嘉沃、防冲，单层/多层），以不同等效厚度（1/2/12 cm）的泥炭土为对照；同时在矿区布设 8 个示范方案，获取热学参数、土壤含水率日变化与生态指标（植被盖度、株高），并以熵权法开展多指标综合评价。数据内容包括样品与物性元数据、室内热学与入渗原始时序及派生指标（k、Cv、α、温度、热通量、累积入渗/入渗速率、Ks​ 与拟合参数）、覆盖效应量化（隔热率、等效泥炭厚度、渗透相对变化）、野外监测与生态数据，以及标准化值、熵权、综合得分与排序等评价结果，可为隔热透水层材料优选、结构设计、工程验证及热水耦合模型参数化与方案比选提供可复用依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This study is based on indoor thermal water coupling and infiltration test data of actual samples collected from the Muli mining area in Qinghai Province. A complete process covering data preprocessing, parameter inversion, and model fitting is constructed around the acquisition of thermal conductivity, volumetric heat capacity, thermal diffusion coefficient, and saturated permeability coefficient. In an autonomous soil column device, one-dimensional multi depth high-frequency observation experiments are carried out driven by a stable radiation heat source, and temperature, volumetric moisture content, and heat flux are synchronously recorded. The thermal conductivity is inverted based on the basic principles of thermal conduction and combined with heat flux plate observation within the steady-state or quasi steady state time window; The volumetric heat capacity is calculated based on the idea of adding up the volume of the mixture, and may be corrected by transient thermal response if necessary; The thermal diffusion coefficient can be obtained by converting the thermal conductivity and volumetric heat capacity, or by using the amplitude attenuation and phase lag method of periodic thermal waves to invert using a two depth temperature sequence; The infiltration test is conducted under constant water head conditions of organic glass soil columns, recording the cumulative infiltration and wetting front. In the stable stage, the saturated permeability coefficient is obtained based on Darcy's law, and the infiltration curve is cross validated using the early solution of Philip binomial; The entire process includes time synchronization and resampling, signal smoothing and outlier removal, sensor calibration (CS650/CS655, HFP01), steady-state window recognition and uncertainty propagation. Finally, thermal and permeability indicators of different soils under different volumetric moisture content conditions are provided based on dimensions such as medium, particle size, coverage, and moisture content.</w:t>
+        <w:t xml:space="preserve">  本研究基于青海木里矿区实采样品的室内热–水耦合与入渗试验数据，围绕导热系数、容积热容量、热扩散系数与饱和渗透系数的获取，构建了涵盖数据预处理、参数反演与模型拟合的完整流程：在自主土柱装置中，以稳定辐射热源驱动，开展一维多深度高频观测试验，同步记录温度、体积含水率与热通量，并在稳态或准稳态时间窗内依据热传导基本原理、结合热通量板观测反演导热系数；容积热容量按照混合物体积加和思想计算，必要时通过瞬态热响应进行校正；热扩散系数可由导热系数与容积热容量换算获得，亦可采用周期热波的振幅衰减与相位滞后方法，利用两深度温度序列进行反演；入渗试验在有机玻璃土柱的恒定水头条件下进行，记录累积入渗与湿润锋，稳定阶段依据达西定律获取饱和渗透系数，并以 Philip 二项式早期解对入渗曲线进行交叉验证；全流程配套时间同步与重采样、信号平滑与异常值剔除、传感器（CS650/CS655、HFP01）校准、稳态窗口识别与不确定度传播，最终按介质、粒径、覆盖与含水状况等维度，给出不同土体在不同体积含水率条件下的热特性指标与透水性能指标。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality control of this project runs through the entire process from sample preparation, indoor thermal water coupling and infiltration testing to data collection and processing. The core precision control strategy is clearly defined as "taking the average of 3 independent repetitions", and the thermal characteristic indicators are uniformly taken as the "average of the last 10 minutes steady-state/quasi steady state window" value rule; The specific methods include: aligning the sampling frequency and time uniformly, performing sensor calibration (CS650/CS655, HFP01) and power calibration, carrying out signal smoothing and outlier removal, identifying steady-state windows based on rolling slope and coefficient of variation, completing parameter inversion and fitting according to Fourier's law, mixture volume summation model, and Darcy's law/infiltration model, while reporting the mean, standard deviation, and 95% confidence interval of repeated trials, and conducting consistency verification when multiple methods are parallel (such as cross validation of Ks using constant head steady-state method and Philip/Green Ampt fitting method); Finally, the representative values and uncertainties of thermal and permeability indicators are output according to the working conditions of medium x particle size x coverage x water content, accompanied by quality labels and processing logs to ensure the accuracy, stability, and reproducibility of the processed data. </w:t>
+        <w:t xml:space="preserve">  本项目的数据质量控制贯穿样品准备、室内热–水耦合与入渗试验到数据汇集加工的全流程，明确以“3 次独立重复取均值”为核心精度控制策略，并对热特性指标统一采用“最后 10 分钟稳态/准稳态窗口取平均”的取值规则；具体做法包括：统一采样频率与时间对齐，执行传感器校准（CS650/CS655、HFP01）与功率定标，开展信号平滑与异常值剔除，基于滚动斜率与变异系数识别稳态窗口，按傅里叶定律、混合物体积加和模型与达西定律/入渗模型完成参数反演与拟合，同时报告重复试次的均值、标准差与 95% 置信区间，并在多方法并行时进行一致性核验（如定水头稳态法与 Philip/Green–Ampt 拟合法对 Ks的交叉验证）；最终按介质×粒径×覆盖×含水工况输出热学与渗透指标的代表值与不确定度，配套质量标志与处理日志，确保加工后数据的精度、稳定性与可复现性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/09/01-2025/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/09/01-2025/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:No. 7 Mine in Juhugeng District, Muli Town, Tianjun County, Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省天峻县木里镇聚乎更区七号矿坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Insulated and permeable, thermal conductivity, Volumetric heat capacity, thermal diffusivity, infiltration rate</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">隔热透水, 导热系数, 容积热容量, 热扩散系数, 入渗速率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Muli Kuangqu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  木里矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贺康宁</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13611277426</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13611277426</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:hkn@bjfu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hkn@bjfu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li chuan,  ma xiao dong,  zou xing chen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李川,  马小东,  邹星晨 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:zou xing chen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邹星晨  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:he kang ning </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贺康宁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302604-02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302604-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区隔热透水层改性重构技术研发与试验示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li chuan, ma xiao dong, zou xing chen. Technical Development Dataset for Insulation and Permeable Layers in Alpine Mining Areas(2023-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">李川,马小东,邹星晨. 高寒矿区隔热透水层技术开发实验数据集（2023-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7672.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>