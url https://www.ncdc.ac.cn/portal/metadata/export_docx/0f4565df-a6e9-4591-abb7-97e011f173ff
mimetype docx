--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly temperature and precipitation data set of Heihe River Basin reference station (1980-2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域基准站月气温降水数据集(1980-2010年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0016.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly temperature and precipitation data set of Heihe River Basin reference station (1980-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.152</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0016.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.152</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data covers all the counties and cities in the middle and upper reaches of Heihe River Basin from 1980 to 2010, including the following administrative units: Shandan County, Qilian County, Jiuquan City, Jinta County, Gaotai County, Gangcha County, Ejin Banner, Delingha City, Alxa Right Banner, Yumen City, Zhangye City, Yongchang County, Dunhuang City, Menyuan County, yeniugou County, Anxi County. The data content includes monthly average temperature and month precipitation. </w:t>
+        <w:t xml:space="preserve">本数据覆盖了1980年-2010年黑河流域中、上游所有的县市，包括以下行政单位：山丹县，祁连县，酒泉市，金塔县，高台县，刚察县，额济纳旗，德令哈市，阿拉善右旗，玉门市，张掖市，永昌县，敦煌市，门源县，野牛沟，安西县，数据内容包括月平均气温和月降水量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly land surface climate data set of China Meteorological Administration</w:t>
+        <w:t xml:space="preserve">中国气象局陆表气候月数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data sheet is compiled and summarized into monthly data by special personnel according to the original daily statistical data, and then the incomplete series data are interpolated and extended to complete the series by hydrological analogy method.</w:t>
+        <w:t xml:space="preserve">本数据表是由专人根据原始日统计数据进行整理汇总成月数据，然后通过水文比拟法将序列不完整的数据插补展延将序列补充完整。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data without processing </w:t>
+        <w:t xml:space="preserve">原始数据无加工</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Average temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平均气温，月降水量，降水</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文测量 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhangye City,  Delingha City,  Shandan County,  Gaotai County,  Yeniu ditch,  Yongchang County,  Alashan Right Banner,  Dunhuang,  Anxi County,  Gangcha County,  Yumen City,  Qilian County,  Jinta County,  Menyuan County,  Ejin Banner,  jiuquan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张掖市,  德令哈市,  山丹县,  高台县,  野牛沟,  永昌县,  阿拉善右旗,  敦煌市,  安西县,  刚察县,  玉门市,  祁连县,  金塔县,  门源县,  额济纳旗,  酒泉市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li changbin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李常斌 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li changbin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李常斌  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , Li changbin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 李常斌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421306</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绿洲化、荒漠化的驱动机制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li changbin. Monthly temperature and precipitation data set of Heihe River Basin reference station (1980-2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.152.</w:t>
+        <w:t xml:space="preserve">李常斌. 黑河流域基准站月气温降水数据集(1980-2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.152.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>