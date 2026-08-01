--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1105 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">丝绸之路沿线重点区域洪扎河流域冰川运动速度数据集（1990-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glacial surface velocity of Hunza basin along the Silk Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glacial surface velocity of Hunza basin along the Silk Road</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6497.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6497.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6497.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于1990-2020年Landsat数据，利用特征匹配法获取的喀喇昆仑山地区洪扎河流域冰川表面运动速度。洪扎河流域1990-2020年冰川表面运动速度呈现异质性。本数据集为喀喇昆仑山地区冰川变化、冰川灾害等研究提供了基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Landsat陆地卫星影像数据：从美国地质调查局网站(https://www.usgs.gov/) 和地理空间数据云(http://www.gscloud.cn/) 下载。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于ENVI插件cosi-corr，利用特征匹配法提取冰川表面运动速度。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  非冰川区位移0.02~1.0m/d。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">丝绸之路沿线重点区域洪扎河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Hongzha River Basin, a key area along the Silk Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:358.0 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川运动速度, 丝绸之路沿线重点区域</w:t>
+        <w:t xml:space="preserve">Theme:Glacier movement speed, key areas along the Silk Road</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 2020</w:t>
+        <w:t xml:space="preserve">Time:1990 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">洪扎河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hongzha River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1134,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1223,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1307,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1396,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1484,818 +1153,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏 </w:t>
+        <w:t xml:space="preserve">contributors:WU Kunpeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Kunpeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF07117002-03</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈大数据挖掘分析关键技术及应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴坤鹏. 丝绸之路沿线重点区域洪扎河流域冰川运动速度数据集（1990-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6497.2024.</w:t>
+        <w:t xml:space="preserve">WU Kunpeng. Glacial surface velocity of Hunza basin along the Silk Road. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6497.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>