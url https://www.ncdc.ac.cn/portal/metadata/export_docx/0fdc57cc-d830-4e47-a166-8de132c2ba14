--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆阿克苏1:10万土地利用数据集（2010年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land use data set in Aksu, Xinjiang (2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land use data set in Aksu, Xinjiang (2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0030.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0030.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.137</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2010年新疆阿克苏土地利用类型图，比例尺为1:10万，数据库类型为栅格数据，本数据主要目的是研究新疆典型区绿洲变化过程。 土地利用类型图分类代码： （1）林地 （2）水体 （3）农用地 （4）灌丛 （5）草地 （6）裸地 （7）建设用地 （8）常年冰雪 原始数据为LANDSAT TM影像,应用最大似然法解译LANDSAT TM影像。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据为LANDSAT TM影像</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据应用最大似然法解译LANDSAT TM影像</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">解译数据，验证精度92.11%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆阜阿克苏 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:14.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">+proj=longlat +datum=WGS84 +no_defs  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用，基础地理，新疆阿克苏</w:t>
+        <w:t xml:space="preserve">Theme:Land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  阿克苏 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Aksu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 82.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,893 +1235,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">于伯华 </w:t>
+        <w:t xml:space="preserve">contributors:Yu Bohua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">于伯华  </w:t>
+        <w:t xml:space="preserve">author:Yu Bohua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Yu Bohua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化变化趋势及其环境效应综合评估</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">于伯华. 新疆阿克苏1:10万土地利用数据集（2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.137.</w:t>
+        <w:t xml:space="preserve">Yu Bohua. 1:100000 land use data set in Aksu, Xinjiang (2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.137.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>