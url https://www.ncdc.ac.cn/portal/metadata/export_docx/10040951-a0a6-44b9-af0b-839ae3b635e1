--- v0 (2026-05-23)
+++ v1 (2026-08-22)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">G109 Qinghai Tibet Highway Geological Hazard Identification Dataset Based on Time Series InSAR Technology</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于时序InSAR技术的G109青藏公路地质隐患识别数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.geohazard.db7297.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">G109 Qinghai Tibet Highway Geological Hazard Identification Dataset Based on Time Series InSAR Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GEOHAZARD.DB7297.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.geohazard.db7297.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GEOHAZARD.DB7297.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集是基于时序InSAR技术（SBAS-InSAR），利用欧空局（ESA）Sentinel-1A 卫星提供的2023年1月至2025年5月覆盖G109青藏公路全线的宽幅干涉模式SAR影像，获取得到G109沿线区域年均形变速率。并根据年均形变速率，运用Sobel算子提取了研究区空间沉降梯度场信息，并以形变速率绝对值大于10 mm/year 或沉降空间梯度模长大于 1.6 mm/year/m 为两个阈值，对变形量显著且变形空间变化剧烈（可能指示不均匀沉降、滑坡边界等）的高风险区域进行有效识别，经过二值化与矢量化输出了G109青藏公路地质隐患识别结果数据。   本数据集采用中国大地坐标系2000（CGCS 2000），EPSG编码为4490。G109沿线区域地表形变速率栅格数据与G109沿线区域形变速率空间梯度模长栅格数据储存格式为GeoTIFF，分别命名为“Deformation_Rate_G109_2023-2025.tif”与“Gradient_Magnitude_G109_2023-2025.tif”，其中G109沿线形变速率栅格像元值单位为mm· year-1，负值表示远离卫星（通常解释为沉降），正值表示靠近卫星（通常解释为抬升）。G109沿线地质隐患双要素识别结果是根据双要素判定公式提取出的潜在沉降及滑坡风险区域矢量面数据，储存格式为SHP，命名为“Risk_Zones_G109_2023-2025.shp”。   本数据集在数据处理中采用精密轨道数据与COP-DEM GLO30地形数据，结合高程线性拟合与空间滤波，有效抑制了非地质体变形信号。多轨道拼接处过渡平滑，沉降速率分布符合算法假设，数据精度可靠。本数据集系统揭示了G109公路沿线冻土退化引起的地表变形特征，可为公路路基病害识别、冻土工程研究与交通管理提供科学依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  欧空局（ESA）Sentinel-1A 卫星提供的2023年1月至2025年5月覆盖G109青藏公路全线的宽幅干涉模式SAR影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  利用欧空局（ESA）Sentinel-1A 卫星提供的2023年1月至2025年5月覆盖G109青藏公路全线的宽幅干涉模式SAR影像，获取得到G109沿线区域年均形变速率。并根据年均形变速率，运用Sobel算子提取了研究区空间沉降梯度场信息，并以形变速率绝对值大于10 mm/year 或沉降空间梯度模长大于 1.6 mm/year/m 为两个阈值，对变形量显著且变形空间变化剧烈（可能指示不均匀沉降、滑坡边界等）的高风险区域进行有效识别，经过二值化与矢量化输出了G109青藏公路地质隐患识别结果数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集在数据处理中采用精密轨道数据与COP-DEM GLO30地形数据，结合高程线性拟合与空间滤波，有效抑制了非地质体变形信号。多轨道拼接处过渡平滑，沉降速率分布符合算法假设，数据精度可靠。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2025/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2025/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G109青藏公路 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:952.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">952.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.tif</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:G109 National Highway, Qinghai Tibet Highway, SBAS InSAR, Annual Average Deformation Rate, Settlement Gradient, Geological Hazard Identification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G109国道, 青藏公路, SBAS-InSAR, 年均形变速率, 沉降梯度, 地质隐患识别</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:History of Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学史 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:G109 Qinghai Tibet Highway </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G109青藏公路 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,561 +1419,803 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Quan Lei,  Tian Bo,  Peng Zhixin,  Li Lihui,  Li Si Li,  He Zhe,  Zhang Panpan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权磊,  田波,  彭智鑫,  李立辉,  李思李,  何哲,  张盼盼 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Quan Lei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tian Bo </w:t>
+        <w:t xml:space="preserve">,  田波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Peng Zhixin </w:t>
+        <w:t xml:space="preserve">,  彭智鑫  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Lihui </w:t>
+        <w:t xml:space="preserve">,  李立辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Si Li </w:t>
+        <w:t xml:space="preserve">,  李思李  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  He Zhe </w:t>
+        <w:t xml:space="preserve">,  何哲  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Panpan </w:t>
+        <w:t xml:space="preserve">,  张盼盼  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Quan Lei , Tian Bo , Peng Zhixin , Li Lihui , Li Si Li , He Zhe , Zhang Panpan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权磊, 田波, 彭智鑫, 李立辉, 李思李, 何哲, 张盼盼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quan Lei, Tian Bo, Peng Zhixin, Li Lihui, Li Si Li, He Zhe, Zhang Panpan. G109 Qinghai Tibet Highway Geological Hazard Identification Dataset Based on Time Series InSAR Technology. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.GEOHAZARD.DB7297.2026.</w:t>
+        <w:t xml:space="preserve">权磊,田波,彭智鑫,李立辉,李思李,何哲,张盼盼. 基于时序InSAR技术的G109青藏公路地质隐患识别数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.GEOHAZARD.DB7297.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>