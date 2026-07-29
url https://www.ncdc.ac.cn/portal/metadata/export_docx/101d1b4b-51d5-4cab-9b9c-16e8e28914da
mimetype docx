--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -2,928 +2,1137 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sets of ground material composition and distribution in the Loess Plateau in 2001 and 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2001年、2008年黄土高原地区地面物质组成分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0070.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data sets of ground material composition and distribution in the Loess Plateau in 2001 and 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.208</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0070.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.208</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the statistical data set of Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi and Henan provinces in 2001 and 2008. The data set includes the main distribution areas and surface materials of aeolian sand residual area in northern Ordos Plateau, transitional area of Ordos Loess Plateau, loess plateau area, other Quaternary sediments and bedrock Among them, the statistical data of 1998 contains 5 data, and the statistical data of 2008 contains 5 data. </w:t>
+        <w:t xml:space="preserve">本数据集为2001年与2008年青海、甘肃、宁夏、内蒙、山西、陕西、河南7省区黄土高原地区涉及行政地面物质组成统计数据集，数据集包括鄂尔多斯高原北部风沙残积区、鄂尔多斯黄土高原过渡区、黄土高原区、其它第四纪沉积物、基岩等主要分布区域和地面物质特征，其中1998年统计数据包含5条数据，2008年统计数据包含5条。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data processing method this data set is reported and reviewed by Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi and Henan provinces.</w:t>
+        <w:t xml:space="preserve">数据加工方法 本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南各省区统计上报，审核汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is reviewed by professionals in each stage of acquisition and processing to ensure the integrity and accuracy of data integration and good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海，甘肃，宁夏，内蒙，山西，陕西，河南7省区黄土高原地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:31.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GCS_WGS_1984 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:The main distribution areas and surface material characteristics of sand residual area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙残积区，黄土高原过渡区，第四纪沉积物，基岩主要分布区域和地面物质特征，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海，甘肃，宁夏，内蒙，山西，陕西，河南， </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1516,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data sets of ground material composition and distribution in the Loess Plateau in 2001 and 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.208.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2001年、2008年黄土高原地区地面物质组成分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.208.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>