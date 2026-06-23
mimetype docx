--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: MODIS, alos PALSAR and AMSR-E ground synchronous observation data sets in biandukou encrypted observation area (May 24, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口加密观测区MODIS、ALOS PALSAR和AMSR-E地面同步观测数据集（2008年5月24日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1915.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: MODIS, alos PALSAR and AMSR-E ground synchronous observation data sets in biandukou encrypted observation area (May 24, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1826</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1915.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1826</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On May 24, 2008, the ground synchronous observation for MODIS, alos PALSAR and AMSR-E was carried out in the Bian Du Kou encrypted observation area, and the alos PALSAR data were not obtained. The measurement contents mainly include surface temperature, soil moisture, ground feature spectrum, vegetation coverage and ground penetrating radar. 1. Surface temperature: biandukou quadrat 1: grassland; Biandukou quadrat 2: rape field; Biandukou quadrat 3: rape field; Biandukou quadrat 4: wheat field biandukou quadrat 5: mixed field of barley and rape 2. Soil moisture: wet soil moisture quick tester is adopted. Sampling strip: biandukou quadrat 2 rape plots. 3. Ground penetrating radar: simultaneously measure the data of ground penetrating radar and wet soil moisture meter. 4. ASD FieldSpec frtm (Boulder, Co, USA) is used as the spectrum measuring instrument. The spectrum range is 350nm-2500nm. The spectrum resolution is 3nm in the visible near-infrared band and 10nm in the short wave infrared band. The data is in ASCII format and can be opened by Notepad, WordPad and other software. The first 5 lines of the file are the file header, which describes the relevant information of the data; The next two columns of data, one for wavelength and one for reflectance (percent reflectance). The file with suffix. TXT in the original folder is not reflectivity, but an intermediate file for calculating reflectivity. The file in the original data is in ASD's own format and opened with ASD viewspec software. The instrument used for surface temperature measurement is a hand-held infrared thermometer, which measures the infrared radiation temperature of the surface and the physical temperature of the soil surface. At the same time, the surface type of the survey point is recorded. The measurement uses the close measurement mode of handheld infrared thermometer. The soil moisture measurement data were measured by wet soil moisture rapid meter and ring knife. Data files can be opened with Microsoft office software. This dataset includes: （ 1) Soil moisture measurement data (including wet soil moisture meter and ring knife measurement) （ 2) Surface temperature measurement data （ 3) Ground penetrating radar survey data （ 4) Surface coverage photos and preprocessing data （ 5) Surface feature spectral data （ 6) Satellite image data </w:t>
+        <w:t xml:space="preserve">  2008年5月24日，在扁都口加密观测区开展了针对MODIS、ALOS PALSAR和AMSR-E的地面同步观测，ALOS PALSAR数据未获取。测量内容主要为地表温度、土壤水分、地物光谱、植被覆盖度和探地雷达。   1. 地表温度：扁都口样方1：草地；扁都口样方2：油菜地；扁都口样方3：油菜地；扁都口样方4：麦地 扁都口样方5：大麦和油菜混合地   2. 土壤水分：采用WET土壤水分速测仪。取样样带：扁都口样方2油菜地。   3. 探地雷达：同时测量探地雷达和WET土壤水分速测仪数据。   4. 波谱测量仪器采用的是ASD Fieldspec FRTM（Boulder, Co, USA），波谱范围为350nm-2500nm，在可见光近红外波段波谱分辨率为3nm，在短波红外波谱分辨率为10nm。数据为ASCII格式，可以使用记事本、写字板等软件打开。文件前5行为文件头，描述了数据的相关信息；之后两列数据，一列代表波长，一列代表反射率（百分反射率）。原始文件夹中后缀为.txt的文件不是反射率，是计算反射率的中间文件。原始数据中文件为ASD自带格式，用ASD Viewspec软件打开。   地表温度测量使用的仪器是手持式红外温度计，测量了地表的红外辐射温度和土壤表层的物理温度。同时记录了测量点的地表类型。测量使用的是手持式红外温度计的近距离测量模式。土壤水分测量数据采用WET土壤水分速测仪和环刀测量。数据文件可以用Microsoft Office软件打开。   本数据集包括：   （1）土壤水分测量数据（包括WET土壤水分速测仪和环刀测量）   （2）地表温度测量数据   （3）探地雷达测量数据   （4）地表覆盖度照片及预处理数据   （5）地物光谱数据   （6）卫星影像数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On May 24, 2008, the ground synchronous observation for MODIS, alos PALSAR and AMSR-E was carried out in the Bian Du Kou encrypted observation area, and the alos PALSAR data were not obtained. The measurement contents mainly include surface temperature, soil moisture, ground feature spectrum, vegetation coverage and ground penetrating radar</w:t>
+        <w:t xml:space="preserve">  2008年5月24日，在扁都口加密观测区开展了针对MODIS、ALOS PALSAR和AMSR-E的地面同步观测，ALOS PALSAR数据未获取。测量内容主要为地表温度、土壤水分、地物光谱、植被覆盖度和探地雷达。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Surface temperature: biandukou quadrat 1: grassland; Biandukou quadrat 2: rape field; Biandukou quadrat 3: rape field; Biandukou quadrat 4: wheat field biandukou quadrat 5: mixed field of barley and rape   Soil moisture: wet soil moisture quick tester is adopted. Sampling strip: biandukou quadrat 2 rape plots.   GPR: simultaneously measure the data of GPR and wet soil moisture meter.   ASD FieldSpec frtm (Boulder, Co, USA) is used as the spectrum measuring instrument. The spectrum range is 350nm-2500nm. The spectral resolution is 3nm in the visible near-infrared band and 10nm in the short wave infrared band. The data is in ASCII format and can be opened by Notepad, WordPad and other software. The first 5 lines of the file are the file header, which describes the relevant information of the data; The next two columns of data, one for wavelength and one for reflectance (percent reflectance). The file with suffix. TXT in the original folder is not reflectivity, but an intermediate file for calculating reflectivity. The file in the original data is in ASD's own format and opened with ASD viewspec software.   The instrument used for surface temperature measurement is a hand-held infrared thermometer, which measures the infrared radiation temperature of the surface and the physical temperature of the soil surface. At the same time, the surface type of the survey point is recorded. The measurement uses the close measurement mode of handheld infrared thermometer. The soil moisture measurement data were measured by wet soil moisture rapid meter and ring knife. Data files can be opened with Microsoft office software.</w:t>
+        <w:t xml:space="preserve">  地表温度：扁都口样方1：草地；扁都口样方2：油菜地；扁都口样方3：油菜地；扁都口样方4：麦地 扁都口样方5：大麦和油菜混合地   土壤水分：采用WET土壤水分速测仪。取样样带：扁都口样方2油菜地。   探地雷达：同时测量探地雷达和WET土壤水分速测仪数据。   波谱测量仪器采用的是ASD Fieldspec FRTM（Boulder, Co, USA），波谱范围为350nm-2500nm，在可见光近红外波段波谱分辨率为3nm，在短波红外波谱分辨率为10nm。数据为ASCII格式，可以使用记事本、写字板等软件打开。文件前5行为文件头，描述了数据的相关信息；之后两列数据，一列代表波长，一列代表反射率（百分反射率）。原始文件夹中后缀为.txt的文件不是反射率，是计算反射率的中间文件。原始数据中文件为ASD自带格式，用ASD Viewspec软件打开。   地表温度测量使用的仪器是手持式红外温度计，测量了地表的红外辐射温度和土壤表层的物理温度。同时记录了测量点的地表类型。测量使用的是手持式红外温度计的近距离测量模式。土壤水分测量数据采用WET土壤水分速测仪和环刀测量。数据文件可以用Microsoft Office软件打开。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/24-2008/05/25</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/24-2008/05/25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, biandukou intensive observation area, upstream cold region hydrological experimental station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,扁都口加密观测区,上游寒区水文实验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:679.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">679.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc,pds,pass,txt,jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ground synchronous observation, Figure spectrum, Wet soil moisture meter, MODIS, AMSR-E, soil moisture, PALSAR, Vegetation coverage, Surface radiation temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地面同步观测, 地物光谱, WET土壤水分速测仪, MODIS, AMSR-E, 土壤水分, PALSAR, 植被覆盖度, 地表辐射温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological experimental area in the upper cold region,  biandukou intensive observation area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上游寒区水文试验区,  扁都口加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhao Shaojie,  CHE Tao ,  HAO Xiaohua  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰,  车涛,  郝晓华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Shaojie, CHE Tao , HAO Xiaohua . Heihe River Integrated Remote Sensing joint test: MODIS, alos PALSAR and AMSR-E ground synchronous observation data sets in biandukou encrypted observation area (May 24, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1826.</w:t>
+        <w:t xml:space="preserve">赵少杰,车涛,郝晓华. 黑河综合遥感联合试验：扁都口加密观测区MODIS、ALOS PALSAR和AMSR-E地面同步观测数据集（2008年5月24日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1826.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>