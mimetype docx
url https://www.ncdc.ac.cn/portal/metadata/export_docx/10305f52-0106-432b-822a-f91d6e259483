--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口加密观测区MODIS、ALOS PALSAR和AMSR-E地面同步观测数据集（2008年5月24日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: MODIS, alos PALSAR and AMSR-E ground synchronous observation data sets in biandukou encrypted observation area (May 24, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: MODIS, alos PALSAR and AMSR-E ground synchronous observation data sets in biandukou encrypted observation area (May 24, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1915.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1915.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1826</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月24日，在扁都口加密观测区开展了针对MODIS、ALOS PALSAR和AMSR-E的地面同步观测，ALOS PALSAR数据未获取。测量内容主要为地表温度、土壤水分、地物光谱、植被覆盖度和探地雷达。   1. 地表温度：扁都口样方1：草地；扁都口样方2：油菜地；扁都口样方3：油菜地；扁都口样方4：麦地 扁都口样方5：大麦和油菜混合地   2. 土壤水分：采用WET土壤水分速测仪。取样样带：扁都口样方2油菜地。   3. 探地雷达：同时测量探地雷达和WET土壤水分速测仪数据。   4. 波谱测量仪器采用的是ASD Fieldspec FRTM（Boulder, Co, USA），波谱范围为350nm-2500nm，在可见光近红外波段波谱分辨率为3nm，在短波红外波谱分辨率为10nm。数据为ASCII格式，可以使用记事本、写字板等软件打开。文件前5行为文件头，描述了数据的相关信息；之后两列数据，一列代表波长，一列代表反射率（百分反射率）。原始文件夹中后缀为.txt的文件不是反射率，是计算反射率的中间文件。原始数据中文件为ASD自带格式，用ASD Viewspec软件打开。   地表温度测量使用的仪器是手持式红外温度计，测量了地表的红外辐射温度和土壤表层的物理温度。同时记录了测量点的地表类型。测量使用的是手持式红外温度计的近距离测量模式。土壤水分测量数据采用WET土壤水分速测仪和环刀测量。数据文件可以用Microsoft Office软件打开。   本数据集包括：   （1）土壤水分测量数据（包括WET土壤水分速测仪和环刀测量）   （2）地表温度测量数据   （3）探地雷达测量数据   （4）地表覆盖度照片及预处理数据   （5）地物光谱数据   （6）卫星影像数据</w:t>
+        <w:t xml:space="preserve">On May 24, 2008, the ground synchronous observation for MODIS, alos PALSAR and AMSR-E was carried out in the Bian Du Kou encrypted observation area, and the alos PALSAR data were not obtained. The measurement contents mainly include surface temperature, soil moisture, ground feature spectrum, vegetation coverage and ground penetrating radar. 1. Surface temperature: biandukou quadrat 1: grassland; Biandukou quadrat 2: rape field; Biandukou quadrat 3: rape field; Biandukou quadrat 4: wheat field biandukou quadrat 5: mixed field of barley and rape 2. Soil moisture: wet soil moisture quick tester is adopted. Sampling strip: biandukou quadrat 2 rape plots. 3. Ground penetrating radar: simultaneously measure the data of ground penetrating radar and wet soil moisture meter. 4. ASD FieldSpec frtm (Boulder, Co, USA) is used as the spectrum measuring instrument. The spectrum range is 350nm-2500nm. The spectrum resolution is 3nm in the visible near-infrared band and 10nm in the short wave infrared band. The data is in ASCII format and can be opened by Notepad, WordPad and other software. The first 5 lines of the file are the file header, which describes the relevant information of the data; The next two columns of data, one for wavelength and one for reflectance (percent reflectance). The file with suffix. TXT in the original folder is not reflectivity, but an intermediate file for calculating reflectivity. The file in the original data is in ASD's own format and opened with ASD viewspec software. The instrument used for surface temperature measurement is a hand-held infrared thermometer, which measures the infrared radiation temperature of the surface and the physical temperature of the soil surface. At the same time, the surface type of the survey point is recorded. The measurement uses the close measurement mode of handheld infrared thermometer. The soil moisture measurement data were measured by wet soil moisture rapid meter and ring knife. Data files can be opened with Microsoft office software. This dataset includes: （ 1) Soil moisture measurement data (including wet soil moisture meter and ring knife measurement) （ 2) Surface temperature measurement data （ 3) Ground penetrating radar survey data （ 4) Surface coverage photos and preprocessing data （ 5) Surface feature spectral data （ 6) Satellite image data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月24日，在扁都口加密观测区开展了针对MODIS、ALOS PALSAR和AMSR-E的地面同步观测，ALOS PALSAR数据未获取。测量内容主要为地表温度、土壤水分、地物光谱、植被覆盖度和探地雷达。</w:t>
+        <w:t xml:space="preserve"> On May 24, 2008, the ground synchronous observation for MODIS, alos PALSAR and AMSR-E was carried out in the Bian Du Kou encrypted observation area, and the alos PALSAR data were not obtained. The measurement contents mainly include surface temperature, soil moisture, ground feature spectrum, vegetation coverage and ground penetrating radar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  地表温度：扁都口样方1：草地；扁都口样方2：油菜地；扁都口样方3：油菜地；扁都口样方4：麦地 扁都口样方5：大麦和油菜混合地   土壤水分：采用WET土壤水分速测仪。取样样带：扁都口样方2油菜地。   探地雷达：同时测量探地雷达和WET土壤水分速测仪数据。   波谱测量仪器采用的是ASD Fieldspec FRTM（Boulder, Co, USA），波谱范围为350nm-2500nm，在可见光近红外波段波谱分辨率为3nm，在短波红外波谱分辨率为10nm。数据为ASCII格式，可以使用记事本、写字板等软件打开。文件前5行为文件头，描述了数据的相关信息；之后两列数据，一列代表波长，一列代表反射率（百分反射率）。原始文件夹中后缀为.txt的文件不是反射率，是计算反射率的中间文件。原始数据中文件为ASD自带格式，用ASD Viewspec软件打开。   地表温度测量使用的仪器是手持式红外温度计，测量了地表的红外辐射温度和土壤表层的物理温度。同时记录了测量点的地表类型。测量使用的是手持式红外温度计的近距离测量模式。土壤水分测量数据采用WET土壤水分速测仪和环刀测量。数据文件可以用Microsoft Office软件打开。</w:t>
+        <w:t xml:space="preserve">  Surface temperature: biandukou quadrat 1: grassland; Biandukou quadrat 2: rape field; Biandukou quadrat 3: rape field; Biandukou quadrat 4: wheat field biandukou quadrat 5: mixed field of barley and rape   Soil moisture: wet soil moisture quick tester is adopted. Sampling strip: biandukou quadrat 2 rape plots.   GPR: simultaneously measure the data of GPR and wet soil moisture meter.   ASD FieldSpec frtm (Boulder, Co, USA) is used as the spectrum measuring instrument. The spectrum range is 350nm-2500nm. The spectral resolution is 3nm in the visible near-infrared band and 10nm in the short wave infrared band. The data is in ASCII format and can be opened by Notepad, WordPad and other software. The first 5 lines of the file are the file header, which describes the relevant information of the data; The next two columns of data, one for wavelength and one for reflectance (percent reflectance). The file with suffix. TXT in the original folder is not reflectivity, but an intermediate file for calculating reflectivity. The file in the original data is in ASD's own format and opened with ASD viewspec software.   The instrument used for surface temperature measurement is a hand-held infrared thermometer, which measures the infrared radiation temperature of the surface and the physical temperature of the soil surface. At the same time, the surface type of the survey point is recorded. The measurement uses the close measurement mode of handheld infrared thermometer. The soil moisture measurement data were measured by wet soil moisture rapid meter and ring knife. Data files can be opened with Microsoft office software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/24-2008/05/25</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/24-2008/05/25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,扁都口加密观测区,上游寒区水文实验站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, biandukou intensive observation area, upstream cold region hydrological experimental station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">679.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:679.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:doc,pds,pass,txt,jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地面同步观测, 地物光谱, WET土壤水分速测仪, MODIS, AMSR-E, 土壤水分, PALSAR, 植被覆盖度, 地表辐射温度</w:t>
+        <w:t xml:space="preserve">Theme:Ground synchronous observation, Figure spectrum, Wet soil moisture meter, MODIS, AMSR-E, soil moisture, PALSAR, Vegetation coverage, Surface radiation temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上游寒区水文试验区,  扁都口加密观测区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological experimental area in the upper cold region,  biandukou intensive observation area,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰,  车涛,  郝晓华 </w:t>
+        <w:t xml:space="preserve">contributors:Zhao Shaojie,  Che Tao,  HAO Xiaohua  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰  </w:t>
+        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵少杰,车涛,郝晓华. 黑河综合遥感联合试验：扁都口加密观测区MODIS、ALOS PALSAR和AMSR-E地面同步观测数据集（2008年5月24日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1826.</w:t>
+        <w:t xml:space="preserve">Zhao Shaojie, Che Tao, HAO Xiaohua . Heihe River Integrated Remote Sensing joint test: MODIS, alos PALSAR and AMSR-E ground synchronous observation data sets in biandukou encrypted observation area (May 24, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1826.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>