--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MODIS表面反射率数据：使用了 2000 年至 2022 年系列 6 中MOD09GA和 MYD09GA的 MODIS 表面反射率产品。   Landsat-8数据：使用谷歌地球引擎（GEE）云平台，选取2013—2021年共2745张云覆盖率小于10%、积雪覆盖率大于30%的Landsat-8影像作为“地面实况”，验证我部分积雪覆盖产品。   地面积雪深度数据：使用了中国气象局于2000年2月26日至2019年4月30日在亚洲水塔地区提供的175个原位站数据。   辅助数据：亚洲水塔地区的高程和土地覆盖类型。GEE云平台提供了MCD12Q1 V6.1年度国际地圈-生物圈计划（IGBP）分类数据（Sulla-Menashe等人，2019）。利用GEE云平台获取航天飞机雷达地形测量任务（STRM）数字高程模型（DEM）数据。</w:t>
+        <w:t xml:space="preserve">  MODIS表面反射率数据：使用了 2000 年至 2022 年系列 6 中MOD09GA和 MYD09GA的 MODIS 表面反射率产品。   Landsat-8数据：使用谷歌地球引擎（GEE）云平台，选取2013-2021年共2745张云覆盖率小于10%、积雪覆盖率大于30%的Landsat-8影像作为“地面实况”，验证我部分积雪覆盖产品。   地面积雪深度数据：使用了中国气象局于2000年2月26日至2019年4月30日在亚洲水塔地区提供的175个原位站数据。   辅助数据：亚洲水塔地区的高程和土地覆盖类型。GEE云平台提供了MCD12Q1 V6.1年度国际地圈-生物圈计划（IGBP）分类数据（Sulla-Menashe等人，2019）。利用GEE云平台获取航天飞机雷达地形测量任务（STRM）数字高程模型（DEM）数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -713,51 +713,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">nc</w:t>
+        <w:t xml:space="preserve">NETCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.005°</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>