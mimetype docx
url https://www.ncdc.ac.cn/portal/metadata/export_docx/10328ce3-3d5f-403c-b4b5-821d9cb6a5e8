--- v1 (2026-06-17)
+++ v2 (2026-09-15)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pan F, Jiang L, Wang G, Pan J, Huang J, Zhang C, Cui H, Yang J, Zheng Z, Wu S, Shi J. MODIS daily cloud-gap-filled fractional snow cover dataset of the Asian Water Tower region (2000–2022)[J]. Earth System Science Data, 2024, 16, (5): 2501-2523. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-2501-2024.</w:t>
+        <w:t xml:space="preserve">Pan F, Jiang L, Wang G, Pan J, Huang J, Zhang C, Cui H, Yang J, Zheng Z, Wu S, Shi J. MODIS daily cloud-gap-filled fractional snow cover dataset of the Asian Water Tower region (2000–2022)[J/OL]. Earth System Science Data, 2024, 16(5): 2501-2523. DOI: 10.5194/essd-16-2501-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>