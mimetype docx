--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌梁素海冰-水-泥温度观测逐时平均数据集（2022.1-2023.7）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hourly average data of ice-water-sediment temperature observation in Lake Ulansu (2022.1-2023.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hourly average data of ice-water-sediment temperature observation in Lake Ulansu (2022.1-2023.7)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4189.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4189.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ICETMP.DB4189.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于浮式远程观测系统对2022年1月-2023年7月乌梁素海进行了连续观测，获取实测气温、风速、湿度、辐射、冰厚、冰-水-泥温度及湖内生态等相关数据。本次乌梁素海湖数据集为寒旱区浅水湖泊气象、冰厚、冰-水-泥温和水质等变化研究提供了基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2022年1月18日-2023年7月31日乌梁素海观测点(lat=40°58′, lon = 108°55′)现场观测。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  气象、冰-水-泥温、冰厚等数据，统一通过1小时平均处理。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  气象、冰-水-泥温、冰厚等数据，统一通过1小时平均处理；本数据在获取处理各阶段均有专业人员负责、数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/18-2023/07/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/01/18-2023/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌梁素海观测点(lat=40°58′, lon = 108°55′) </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuliangsuhai Observation Point (lat=40 ° 58 ′, lon=108 ° 55 ′) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">619.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:619.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高原湖泊, 气象, 湖冰</w:t>
+        <w:t xml:space="preserve">Theme:Plateau lakes, meteorology, lake ice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022 2023</w:t>
+        <w:t xml:space="preserve">Time:2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌梁素海 </w:t>
+        <w:t xml:space="preserve">Place:Wuliang Suhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,868 +1185,600 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">霍璞真,  李志军,  李春江,  富翔,  黄文峰,  李明 </w:t>
+        <w:t xml:space="preserve">contributors:HUO Puzhen,  LI Zhijun,  LI Chunjiang,  FU Xiang,  HUANG Wenfeng,  LI Ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">霍璞真  </w:t>
+        <w:t xml:space="preserve">author:HUO Puzhen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李志军  </w:t>
+        <w:t xml:space="preserve">,  LI Zhijun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李春江  </w:t>
+        <w:t xml:space="preserve">,  LI Chunjiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  富翔  </w:t>
+        <w:t xml:space="preserve">,  FU Xiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  黄文峰  </w:t>
+        <w:t xml:space="preserve">,  HUANG Wenfeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李明  </w:t>
+        <w:t xml:space="preserve">,  LI Ming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HUO Puzhen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFE0197600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">气候变化背景下高原典型湖泊冰雪物理与冰封生态环境演化及机理研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:A Study on the Evolution and Mechanism of Ice and Snow Physics and Ice Encapsulation Ecological Environment in Typical Lakes on the Plateau under the Background of Climate Change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">霍璞真,李志军,李春江,富翔,黄文峰,李明. 乌梁素海冰-水-泥温度观测逐时平均数据集（2022.1-2023.7）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4189.2024.</w:t>
+        <w:t xml:space="preserve">HUO Puzhen, LI Zhijun, LI Chunjiang, FU Xiang, HUANG Wenfeng, LI Ming. Hourly average data of ice-water-sediment temperature observation in Lake Ulansu (2022.1-2023.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4189.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>