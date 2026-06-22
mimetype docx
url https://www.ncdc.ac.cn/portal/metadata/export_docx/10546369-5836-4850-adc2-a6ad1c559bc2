--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域地形因子（综合曲率）数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Topographic Factors (Comprehensive Curvature) in the Yellow River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Topographic Factors (Comprehensive Curvature) in the Yellow River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0007.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0007.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1668</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包括黄河上游、中游和下游全流域的地形综合曲率信息。</w:t>
+        <w:t xml:space="preserve">This dataset includes information on topographic comprehensive curvature for the entire Yellow River Basin, covering its upstream, midstream, and downstream regions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主生产黄河流域地形坡度数据集空间分辨率为30m，数据平面精度和高程精度均小于一个像元。</w:t>
+        <w:t xml:space="preserve"> The spatially resolved dataset of topographic slope in the Yellow River Basin, produced independently, has a spatial resolution of 30 meters, with both data plane accuracy and elevation accuracy being finer than one pixel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Hydrology水文工具软件提取。</w:t>
+        <w:t xml:space="preserve"> Hydrologic hydrological tool software extraction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集经过DEM改正、质量良好。</w:t>
+        <w:t xml:space="preserve"> The data set has been corrected by DEM and has good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/03/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/03/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地面曲率, 坡向, 坡度, 高程变异系数, 地形起伏度, 综合曲率</w:t>
+        <w:t xml:space="preserve">Theme:Ground curvature, Aspect, slope, Coefficient of variation of elevation, Topographic relief, Comprehensive Curvature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河,  黄河流域,  黄河上中下游 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River,  The Yellow River Basin,  The upper </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦,  张耀南,  康建芳 </w:t>
+        <w:t xml:space="preserve">contributors:HAN Liqin,  Zhang Yaonan,  Kang Jianfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦  </w:t>
+        <w:t xml:space="preserve">author:HAN Liqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAN Liqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩立钦,张耀南,康建芳. 黄河流域地形因子（综合曲率）数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1668.</w:t>
+        <w:t xml:space="preserve">HAN Liqin, Zhang Yaonan, Kang Jianfang. Dataset of Topographic Factors (Comprehensive Curvature) in the Yellow River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1668.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>