--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Atmospheric Environment Statistical Dataset (2012-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省大气环境统计数据集（2012-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3979.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Atmospheric Environment Statistical Dataset (2012-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3979.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3979.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3979.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset covers the emissions of major pollutants from industrial and domestic waste gases in various cities (prefectures) of Gansu Province from 2012 to 2022, including the total emissions of sulfur dioxide, nitrogen oxides, and particulate matter. The data is sourced from the Gansu Development Yearbook. This dataset provides basic data for atmospheric environment assessment in Gansu Province. </w:t>
+        <w:t xml:space="preserve">  本数据集为2012-2022年甘肃省各市 （ 州 ）工业和生活废气主要污染物排放情况，主要包括二氧化硫、氮氧化物及颗粒物排放总量。数据来源于《甘肃发展年鉴》。本数据集为甘肃省大气环境评价提供了基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data is sourced from the Gansu Development Yearbook.</w:t>
+        <w:t xml:space="preserve">  数据来源于《甘肃发展年鉴》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Collect and organize.</w:t>
+        <w:t xml:space="preserve">  收集整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:84.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">84.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical Bulletin, Atmospheric environment, sulfur dioxide, nitrogen oxides, and particulate matter in Gansu Province</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">统计公报, 甘肃省大气环境, 二氧化硫, 氮氧化物, 颗粒物</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lanzhou City,  Jiayuguan City,  Jinchang City,  Baiyin City,  Tianshui City,  Wuwei City,  Zhangye City,  Pingliang City,  Jiuquan City,  Qingyang City,  Dingxi City,  Longnan City,  Linxia Hui Autonomous Prefecture,  Gannan Tibetan Autonomous Prefecture,  Lanzhou New Area,  Gansu Mining Area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市,  嘉峪关市,  金昌市,  白银市,  天水市,  武威市,  张掖市,  平凉市,  酒泉市,  庆阳市,  定西市,  陇南市,  临夏回族自治州,  甘南藏族自治州,  兰州新区,  甘肃矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Atmospheric Environment Statistical Dataset (2012-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3979.2023.</w:t>
+        <w:t xml:space="preserve">张耀南. 甘肃省大气环境统计数据集（2012-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3979.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>