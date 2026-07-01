--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区Landsat TM地面同步观测数据集（2008年7月10-12日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 10-12, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 10-12, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1738.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1738.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年7月10－12日，主要针对2008年7月7日的Landsat TM数据，在阿柔加密观测区开展狼毒和棘豆植被覆盖度的加密测量。本数据可为遥感反演毒草覆盖度提供基本的地面验证数据集。   7月10-11日利用鱼眼相机在阿柔样方2和一个自选狼毒样方拍照，测量覆盖度。鱼眼照相：使用的相机为尼康D80，鱼眼镜头为适马 8mm F3.5 EX DG CIRCULAR FISHEYE，照相高度为1.5米，正对地面向下照。   7月12日进行了小样方的植被高度测量。样方为沿路随机选取的样方。样方规格：60m×60m或120m×120m，共计调查了8个大样方，每个大样方内选择5m×5m的格子。每个5 m×5m小样方再分成2.5m×2.5m的格子，调查毒草株数，高度，主要调查的项目有：GPS点号、物种、株数、高度。GPS点号用GARMIN GPS 76记录。   数据集包括如下文件或文件夹：样方调查坐标，阿柔样方2狼毒调查数据，阿柔狼毒样方调查数据，阿柔TM样方。</w:t>
+        <w:t xml:space="preserve">From July 10 to 12, 2008, based on the Landsat TM data on July 7, 2008, the encrypted measurement of vegetation coverage of Stellera chamaejasme and Oxytropis was carried out in ARJO encrypted observation area. This data can provide a basic ground validation data set for remote sensing inversion of poisonous grass coverage. From July 10 to 11, the fish eye camera was used to take photos in a rou quadrat 2 and a self selected Stellera chamaejasme quadrat to measure the coverage. Fisheye Photography: the camera used is Nikon D80, the fisheye lens is Sima 8mm f3.5 ex DG circular fisheye, the photography height is 1.5m, and it is facing the ground downward. The vegetation height measurement of small quadrat was carried out on July 12. Quadrats are randomly selected along the road. Quadrat specification: 60m × 60m or 120m × 120m, a total of 8 large quadrats were investigated, and 5m was selected in each large quadrat × 5m grid. 5 m each × The 5m small quadrat is divided into 2.5m × 2.5m grid to investigate the number and height of poisonous weeds. The main investigation items include: GPS point number, species, number of plants and height. The GPS point number is recorded with Garmin GPS 76. The data set includes the following files or folders: quadrat survey coordinates, a rou quadrat 2 Stellera chamaejasme survey data, a rou Stellera chamaejasme survey data, a rou TM quadrat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  照相法观测狼毒覆盖度。样方规格：51m×51m，针对不同的覆盖度共计调查了10个样方，每个大样方分为17×17个3m×3m的格子。在格子角上采用普通相机拍照，每个样方拍摄324张。照相：使用的相机为尼康D80，标配18-135mm镜头，照相高度为1.5米，正对地面向下照。   样方调查数据存储：Excel格式表格。主要调查的项目有：GPS点号、物种、株数、高度、覆盖度、生物量。   （1）GPS点号用GARMIN GPS 76记录。   （2）物种采用人工识别的方法。   （3）株数采用人工数的方法。   （4）高度用卷尺测量，4－5个重复。   （5）覆盖度采用人工估计的方法。在0.5m×0.5m的大格子内细分为100个小格，数其中狼毒所占格数。   （6）生物量取0.5m×0.5m样品，称鲜重，杀青后烘干，称干重。</w:t>
+        <w:t xml:space="preserve">  Photographic observation of Stellera chamaejasme coverage. Sample specification: 51m × 51m, a total of 10 quadrats are investigated for different coverage, and each large quadrat is divided into 17 × 17 3M × 3M grid. Take 324 photos of each quadrat with an ordinary camera at the corner of the grid. Photography: the camera used is Nikon D80, with a standard 18-135mm lens, with a photography height of 1.5m, facing the ground downward.   Quadrat survey data storage: Excel format table. The main items investigated are: GPS point number, species, number of plants, height, coverage and biomass.  （1) The GPS point number is recorded with Garmin GPS 76.  （2) Species were identified manually.  （3) The number of plants adopts the method of labor.  （4) Measure the height with a tape measure, 4-5 repetitions.  （5) The coverage is estimated manually. At 0.5m × The large grid of 0.5m is subdivided into 100 small grids, of which chamaejasme accounts for the number of grids.  （6) The biomass is taken as 0.5m × 0.5m sample, weigh fresh weight, dry weight after killing green.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包括：同步TM影像文件夹，样方覆盖度调查照片文件夹，GPS记录点文件、覆盖度文件，样方调查表文件（包括株高和物种方格数）。</w:t>
+        <w:t xml:space="preserve"> The data set includes: synchronous TM image folder, quadrat coverage survey photo folder, GPS record point file, coverage file, quadrat questionnaire file (including plant height and species grid number).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/07/10-2008/07/12</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/07/10-2008/07/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,阿柔加密观测区,上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, a rou intensive observation area, upstream cold region, hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河, 狼毒覆盖, 阿柔加密观测站, 航天遥感, 植被, 生物量, 植被盖度, 可见光遥感</w:t>
+        <w:t xml:space="preserve">Theme:Heihe River, Stellera chamaejasme cover, aro encryption observation station, aerospace remote sensing, vegetation, biomass, vegetation coverage, visible light remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冉有华,  舒乐乐 </w:t>
+        <w:t xml:space="preserve">contributors:Ran Youhua,  Shu Lele </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冉有华  </w:t>
+        <w:t xml:space="preserve">author:Ran Youhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ran Youhua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冉有华,舒乐乐. 黑河综合遥感联合试验：阿柔加密观测区Landsat TM地面同步观测数据集（2008年7月10-12日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.3.</w:t>
+        <w:t xml:space="preserve">Ran Youhua, Shu Lele. Heihe River Integrated Remote Sensing joint experiment: Landsat TM ground synchronous observation data set in ARW encrypted observation area (July 10-12, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>