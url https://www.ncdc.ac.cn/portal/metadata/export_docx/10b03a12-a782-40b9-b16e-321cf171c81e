--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">四川甘孜州泸定县6.8级地震震中位置环境减灾二号遥感卫星影像数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Pre- and post-earthquake image data of HJ-2 in Luding County, Ganz Prefecture, Sichuan, China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pre- and post-earthquake image data of HJ-2 in Luding County, Ganz Prefecture, Sichuan, China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2477.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2477.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2477.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2022年9月5日12时52分，在四川甘孜州泸定县（北纬29.59度，东经102.08度）发生6.8级地震，震源深度16千米。根据震中200km范围，提供灾前HJ-2A数据和灾后HJ-2B数遥感卫星数据产品。</w:t>
+        <w:t xml:space="preserve">On September 5, 2022, at 12:52, a magnitude 6.8 earthquake occurred in Luding County, Ganzi Prefecture, Sichuan Province (latitude 29.59°N, longitude 102.08°E) at a depth of 16 km. Based on the 200km range of the epicenter, we provide pre-disaster HJ-2A data and post-disaster HJ-2B number remote sensing satellite data products. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于：https://data.cresda.cn/#/home。</w:t>
+        <w:t xml:space="preserve">   Data source: https://data.cresda.cn/#/home 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未进行其他加工处理。</w:t>
+        <w:t xml:space="preserve">   Raw data, not otherwise processed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">   The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/09/05-2022/09/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/09/05-2022/09/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">四川省甘孜州泸定县 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Luding County, Garze Prefecture, Sichuan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">tif</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">HJ-2A, HJ-2B, 灾前数据</w:t>
+        <w:t xml:space="preserve">Theme:HJ-2A, HJ-2B, Pre disaster data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">四川省甘孜州泸定县 </w:t>
+        <w:t xml:space="preserve">Place:Luding County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 四川甘孜州泸定县6.8级地震震中位置环境减灾二号遥感卫星影像数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2477.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Pre- and post-earthquake image data of HJ-2 in Luding County, Ganz Prefecture, Sichuan, China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2477.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>