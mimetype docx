--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: enhanced runoff observation data set in intensive observation area of Binggou basin (2008-2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：冰沟流域加密观测区径流加强观测数据集（2008-2009年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1853.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: enhanced runoff observation data set in intensive observation area of Binggou basin (2008-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1703</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1853.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1703</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The runoff observation period of Binggou watershed is from January 17, 2008 to December 31, 2009. The observation instrument adopts the rotating cup current meter of Chongqing Hydrological Instrument Factory. The data description includes the following two parts: 1) Among them, routine observation is conducted before March 14, 2008, once a day; The intensive observation period is from March 15, 2008 to April 1, 2008. The observation times vary from 7 to 8 times a day, and the most intensive observation is hourly observation; 2) From May 3, 2008 to September 17, 2008, observations were made at 9 a.m., 14 p.m. and 19 p.m. Beijing time (BJT); After September 17, 2008, observations were made at 9 a.m. and 18 p.m. Beijing time (BJT). The water flow is measured by equal interval method. Different interval widths are determined according to the hydrological situation, which are generally 20cm, 40cm and 80cm. File naming rules water_ Runoff_ BG_ Yyyymmdd-yyyymmdd.csv, where water_ Runoff_ BG represents the runoff observation data of Binggou watershed, and yyyymmdd yyyymmdd is the start and end time of runoff observation. The data is in CSV format, and the missing value data is uniformly represented by the string none. </w:t>
+        <w:t xml:space="preserve">  冰沟流域径流观测时间段为2008年01月17日至2009年12月31日。观测仪器采用重庆水文仪器厂旋杯式流速仪。   数据说明包括以下两部分：   1）其中2008年3月14日前为常规观测，1天观测1次； 2008年3月15日至2008年4月1日为加密观测期，每天观测次数不等，每天约7-8次观测，最密集观测为逐小时观测；   2）2008年5月3日至2008年9月17日，北京时间（BJT）早9时、午14时、晚19时进行观测；2008年9月17日之后都是北京时间（BJT）早9时，晚18时进行观测。水流量采用等间隔法进行测量。根据水文情势大小决定不同的间隔宽度，一般为20cm、40cm、80cm三种方式。   文件命名规则WATER_Runoff_BG_yyyymmdd-yyyymmdd.csv，其中WATER_Runoff_BG代表冰沟流域径流观测数据，yyyymmdd-yyyymmdd为径流观测起止时间。数据为csv格式，缺值数据统一采用字符串None表示。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The runoff observation period of Binggou watershed is from January 17, 2008 to December 31, 2009. The observation instrument adopts the rotating cup current meter of Chongqing Hydrological Instrument Factory.</w:t>
+        <w:t xml:space="preserve">  冰沟流域径流观测时间段为2008年01月17日至2009年12月31日。观测仪器采用重庆水文仪器厂旋杯式流速仪。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The water flow is measured by equal interval method. Different interval widths are determined according to the hydrological situation, which are generally 20cm, 40cm and 80cm.</w:t>
+        <w:t xml:space="preserve">  水流量采用等间隔法进行测量。根据水文情势大小决定不同的间隔宽度，一般为20cm、40cm、80cm三种方式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The file naming rule is water_ Runoff_ BG_ Yyyymmdd-yyyymmdd.csv, where water_ Runoff_ BG represents the runoff observation data of Binggou watershed, and yyyymmdd yyyymmdd is the start and end time of runoff observation. The data is in CSV format, and the missing value data is uniformly represented by the string none. </w:t>
+        <w:t xml:space="preserve">  文件命名规则为WATER_Runoff_BG_yyyymmdd-yyyymmdd.csv，其中WATER_Runoff_BG代表冰沟流域径流观测数据，yyyymmdd-yyyymmdd为径流观测起止时间。数据为csv格式，缺值数据统一采用字符串None表示。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/01/17-2009/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/01/17-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:91.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff, Rotating cup current meter, Meteorology and hydrology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流量, 旋杯式流速仪, 气象水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Intensive observation area in Binggou Basin,  Heihe River Basin,  Hydrological test area in upper cold region,  Hydrometeorological observation station in Binggou cold region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰沟流域加密观测区,  黑河流域,  上游寒区水文试验区,  冰沟寒区水文气象观测站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Hongyi,  Bai Yunjie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李弘毅,  白云洁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongyi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李弘毅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongyi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李弘毅</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Hongyi, Bai Yunjie. Heihe River Integrated Remote Sensing joint experiment: enhanced runoff observation data set in intensive observation area of Binggou basin (2008-2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1703.</w:t>
+        <w:t xml:space="preserve">李弘毅,白云洁. 黑河综合遥感联合试验：冰沟流域加密观测区径流加强观测数据集（2008-2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1703.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Wang, T. Koike, K. Yang, R. Jin, H. Li. Frozen soil parameterization in a distributed biosphere hydrological model[J]. Hydrology and Earth System Sciences, 2010, 14, (115). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">