--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,928 +2,1173 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">the 100m×100m fine distribution of the climate mean annual precipitation in the upper and middle reaches of the Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">100m×100m空间分辨率的黑河流域中上游气候平均逐月降水量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0020.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">the 100m×100m fine distribution of the climate mean annual precipitation in the upper and middle reaches of the Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.718</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0020.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.718</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集基于高精度的DEM数据，统计分析了黑河流域中上游地区的气候平均逐月降水量与地理地形因子的关系，得到100m空间分辨率的黑河流域中上游气候平均逐月降水量。 坐标系统为等经纬度投影，空间范围为黑河流域。数据采用txt文本形式给出，分别给出空间网格点所对应的经度，纬度和各月降水量。经纬度单位为°，降水量单位为mm。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">高精度的DEM数据、黑河流域中上游地区的气候平均逐月降水量、地理地形因子</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">统计分析</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">数据类型为单精度浮点型，无效值为-9。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1967/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1967/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域中上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:901.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">901.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文本文件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">等经纬度投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Geography and topography, Average monthly precipitation of climate</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理地形, 气候平均逐月降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1967-2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1967-2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle and upper reaches of Heihe River Basin,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域中上游,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,612 +1552,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang keli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王可丽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang keli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王可丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang keli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王可丽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91025005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91025005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：地气系统中的黑河流域降水时空精细化分布和总量的年际变化研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang keli. the 100m×100m fine distribution of the climate mean annual precipitation in the upper and middle reaches of the Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.718.</w:t>
+        <w:t xml:space="preserve">王可丽. 100m×100m空间分辨率的黑河流域中上游气候平均逐月降水量. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.718.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">孙佳, 江灏, 王可丽, 雒新萍, 朱庆亮. 黑河流域气候平均降水的精细化分布及总量计算[J]. 冰川冻土, 2011, 33, (2): 318-324. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">