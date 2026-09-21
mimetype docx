--- v1 (2026-06-23)
+++ v2 (2026-09-21)
@@ -2410,73 +2410,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙佳, 江灏, 王可丽, 雒新萍, 朱庆亮. 黑河流域气候平均降水的精细化分布及总量计算[J]. 冰川冻土, 2011, 33, (2): 318-324. </w:t>
+        <w:t xml:space="preserve">孙佳, 江灏, 王可丽, 雒新萍, 朱庆亮. 黑河流域气候平均降水的精细化分布及总量计算[J]. 冰川冻土, 2011, 33(2): 318-324.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙佳, 王可丽, 江灏, 雒新萍, 朱庆亮. 黑河流域上游降水精细化分布与总量年际变化[J]. 冰川冻土, 2011, , (03): 619-0623. </w:t>
+        <w:t xml:space="preserve">孙佳, 王可丽, 江灏, 雒新萍, 朱庆亮. 黑河流域上游降水精细化分布与总量年际变化[J]. 冰川冻土, 2011, (03): 619-0623.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>