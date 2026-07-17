--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -2,1099 +2,888 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">可可托海站库威大桥观测场辐射数据集（2014-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Radiation dataset from 2014 to 2019 at Kuwei Observation site of Koktokay Snow Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Radiation dataset from 2014 to 2019 at Kuwei Observation site of Koktokay Snow Station</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Koktokay.db2043.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Koktokay.db2043.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Koktokay.db2043.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包括可可托海站库威大桥观测场2014-01至2019-12共计连续6年的日尺度辐射数据集，数据包括短波（向上和向下）、短波（向上和向下）、净辐射共5个辐射变量。该数据由一天内半小时平均数据处理而来，数据为半小时数据平均值。本数据集内含一个excel表格。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The dataset is 6-year daily radiation data observed by Kuwei observation field of Koktokay Snow Station from 2014 to 2019. The variables include shortwave radiation (down and up), longwave radiation (down and up) and net radiation. The dataset is averaged from the average data of half an hour within a day. This dataset contains an Excel table. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为地面实际观测数据，由四分量辐射传感器CNR4完成。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The dataset is field observation data. All radiation variables are monitored by CNR4 sensor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据由一天内半小时平均数据处理而来，所有数据均为半小时数据的平均值。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This dataset is processed from the average data of half an hour within a day, all data are the average data of half an hour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量优。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data quality is excellent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">可可托海站库威大桥观测场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Kuwei observation field of Koktokay Snow Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1366.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1366.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1366.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">辐射, 长波, 短波</w:t>
+        <w:t xml:space="preserve">Theme:radiation, longwave radiation, shortwave radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿尔泰山,  额尔齐斯河流域,  乌伦古河流域 </w:t>
+        <w:t xml:space="preserve">Place:Altai Mountains,  Irtysh river,  Ulungur river </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1128,69 +917,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1217,69 +988,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1301,69 +1054,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1390,69 +1125,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1478,968 +1195,648 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张伟,  沈永平,  吴雪娇 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang wei,  Shen yongping,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张伟  </w:t>
+        <w:t xml:space="preserve">author:Zhang wei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang wei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC1510502</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">融雪洪水灾害监测预警装置及立体监测技术研发</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41970183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">新疆阿尔泰山两河源区冰冻圈资源价值核算及服务功能研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42071091</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">温升背景下山区积雪加速消融机理及其融雪洪水效应研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张伟,沈永平,吴雪娇. 可可托海站库威大桥观测场辐射数据集（2014-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Koktokay.db2043.2022.</w:t>
+        <w:t xml:space="preserve">Zhang wei, Shen yongping, . Radiation dataset from 2014 to 2019 at Kuwei Observation site of Koktokay Snow Station. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Koktokay.db2043.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>