--- v0 (2026-06-10)
+++ v1 (2026-09-09)
@@ -2338,53 +2338,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Yiwen, Chen Rensheng, Han Chuntan, Liu Zhangwen, Yang Zhiwei, Zhao Yanni. Diurnal pattern and characteristic of soil respiration and net ecosystem carbon exchange in alpine meadow ecosystem on the northeastern Qinghai-Tibet Plateau[J/OL]. Ecological Indicators, 2024, 165:112180. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.ecolind.2024.112180.</w:t>
+        <w:t xml:space="preserve">Liu Yiwen, Chen Rensheng, Han Chuntan, Liu Zhangwen, Yang Zhiwei, Zhao Yanni. Diurnal pattern and characteristic of soil respiration and net ecosystem carbon exchange in alpine meadow ecosystem on the northeastern Qinghai-Tibet Plateau[J/OL]. Ecological Indicators, 2024, 165: 112180. DOI: https://doi.org/10.1016/j.ecolind.2024.112180.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>