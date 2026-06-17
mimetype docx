--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,846 +2,1030 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Dataset of Temperature and Humidity Fields on the Slope of Liugou Reservoir Bank in Xinjiang (August 31, 2019- December 3, 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">新疆柳沟水库库岸边坡温度场、湿度场监测数据集（2019年8月31日-2019年12月3日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2829.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring Dataset of Temperature and Humidity Fields on the Slope of Liugou Reservoir Bank in Xinjiang (August 31, 2019- December 3, 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2829.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2829.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2829.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset involves monitoring data of temperature and humidity fields on the bank slope of Liugou Reservoir in Xinjiang. It mainly includes monitoring the temperature change data and humidity change data of the cross-section. The time range of the dataset is from 9:00 on August 31, 2019 to 1:00 on December 3, 2019. The time accuracy of this dataset is 1 hour. The spatial scope involves two monitoring cross-sections, with recorded ranges of approximately 17.3m × 7.5m and 3.5m × 4.5m, respectively. Since it does not involve three-dimensional spatial coordinates, this spatial accuracy is not considered. The temperature probe adopts the "multipoint temperature measuring cable" of State Key Laboratory of Frozen Soil Engineering, with an accuracy of ± 0.05 ℃. The temperature and humidity meter uses the 5TM soil temperature and humidity sensor produced by Decagon Corporation in the United States (Figure 3). The 5TM uses an oscillator with an operating frequency of 70 MHz to determine the volumetric moisture content of the soil by measuring its dielectric constant. The thermistor on the fork shaped probe of the sensor measures the soil temperature. 5TM determines the volumetric water content (VWC) by measuring the dielectric constant of soil (or other media) using capacitance/frequency domain techniques. Signal filtering minimizes salinity and texture effects, making 5TM more accurate in most soils and soilless media. </w:t>
+        <w:t xml:space="preserve">  本数据集涉及新疆柳沟水库岸坡温度场和湿度场监测数据。主要包括监测断面的地温变化数据和湿度变化数据。   数据集的时间范围为：从2019年8月31日9:00至2019年12月3日13:00。本数据集的时间精度为1小时。空间范围涉及两个监测横断面，记录分别约17.3m×7.5m和3.5m×4.5m范围。由于不涉及三维空间坐标，因此不考虑此空间精度。其中温度探头采用冻土工程国家重点实验室“多点测温电缆”，其精度为±0.05℃。   温湿度计采用美国Decagon公司生产的5TM土壤温湿度传感器（图3）， 5TM使用运行频率为70 MHz的振荡器，通过测量土壤的介电常数来确定其体积含水量。传感器叉形探针上的热敏电阻测定土壤温度。   5TM通过使用电容/频域技术测量土壤（或其他介质）的介电常数来确定容积含水量（VWC）。信号过滤最小化盐度和纹理效应，使5TM在大多数土壤和无土介质中更加准确。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset consists of one set of data per hour, which involves monitoring the temperature and humidity data of the slope along the reservoir bank. The first four lines are system information, lines 1, 3, and 4 have no actual meaning, and the second line is the sensor numbers. The second line is the ground temperature or humidity data obtained by monitoring the actual probes of each borehole at a height above the ground. The real-time temperature or humidity data at each temperature detection point is measured from the 5th to the last row.</w:t>
+        <w:t xml:space="preserve">  本数据集每小时为一组数据，内容涉及到库岸监测边坡的温度和湿度数据。其中前4行为系统信息，1，3，4行无实际意义，第2行为各传感器编号。第2行为各钻孔实际探头按距地面高度监测获得的地温或湿度数据。从第5行至最后一行即为各温度探测点测得的该处实时的温度或湿度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Measured results.</w:t>
+        <w:t xml:space="preserve">  测量所得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/08/31-2019/12/03</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/08/31-2019/12/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Reservoir bank slope of Liugou Reservoir in Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆柳沟水库库岸边坡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Reservoir bank slope, cold area, humidity, temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水库库岸边坡, 寒区, 湿度, 温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Liugou Reservoir </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆柳沟水库 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1059,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1148,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1232,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1321,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,550 +1409,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:bai ruiqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">白瑞强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:bai ruiqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">白瑞强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:bai ruiqiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">白瑞强</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">bai ruiqiang. Monitoring Dataset of Temperature and Humidity Fields on the Slope of Liugou Reservoir Bank in Xinjiang (August 31, 2019- December 3, 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2829.2023.</w:t>
+        <w:t xml:space="preserve">白瑞强. 新疆柳沟水库库岸边坡温度场、湿度场监测数据集（2019年8月31日-2019年12月3日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2829.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>