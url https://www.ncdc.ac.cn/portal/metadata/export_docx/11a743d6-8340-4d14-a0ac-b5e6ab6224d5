--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域30米分辨率数字高程模型（DEM）数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of 30 meter resolution digital elevation model (DEM) in the Yellow River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of 30 meter resolution digital elevation model (DEM) in the Yellow River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1677.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1677.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1677.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据以SRTM30米分辨率DEM数据为数据源，进行数据拼接、重采样等影像处理，再利用黄河流域区域边界裁剪，生成空间分辨率为30m的黄河流域区域DEM数据产品。该数据可为黄河流域区域科学研究提供基础地理数据支持。</w:t>
+        <w:t xml:space="preserve">This dataset uses SRTM 30-meter resolution DEM data as the data source. It undergoes image processing such as data mosaicking and resampling. Then, it is cropped using the regional boundary of the Yellow River Basin to generate a DEM data product for the Yellow River Basin region with a spatial resolution of 30m. This data can provide basic geographic data support for scientific research in the Yellow River Basin region. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黄河流域30m分辨率DEM数据来自NASA的SRTM v41 1s数据，该数据目前由USGS免费分发，可以从USGS FTP站点免费下载。</w:t>
+        <w:t xml:space="preserve"> The 30m resolution DEM data of the Yellow River Basin is derived from NASA's SRTM v41 1s data, which is currently freely distributed by the USGS and can be downloaded for free from the USGS FTP site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用Python程序进行影像拼接、重采样；按照渭河流域边界为研究区域进行裁剪，生成黄河流域30米DEM数据产品。</w:t>
+        <w:t xml:space="preserve"> The Python program was used for image mosaicking and resampling. Clipping was performed according to the boundary of the Weihe River Basin as the study area to generate a 30-meter DEM data product for the Yellow River Basin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对源数据进行重采样，数据质量良好。SRTM DEM数据的垂直误差小于16 m。</w:t>
+        <w:t xml:space="preserve"> The source data was resampled, and the data quality is good. The vertical error of the SRTM DEM data is less than 16 meters. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, DEM</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 黄河流域30米分辨率数字高程模型（DEM）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1677.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Data of 30 meter resolution digital elevation model (DEM) in the Yellow River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1677.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>