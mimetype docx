--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Typical desertification control measures: Wind and sand flow structure dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">典型荒漠化工程治理措施风沙流结构数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7161.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Typical desertification control measures: Wind and sand flow structure dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.DESERTIFICATION.DB7161.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7161.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DESERTIFICATION.DB7161.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The structure of wind and sand flow usually refers to the variation of sediment transport with height. However, there is still a lack of research on the structure of wind and sand flow in typical desertification control engineering measures. This study utilized an indoor wind tunnel to analyze the wind and sand flow structures of two types of sand barriers by designing different experimental wind speeds. Meanwhile, the wind and sand flow structure on the surface of quicksand is used as a control. This data helps to understand the impact of typical desertification control projects on sandstorm processes and optimize design accordingly. </w:t>
+        <w:t xml:space="preserve">  风沙流结构通常是指输沙量随高度的变化情况。但是，有关典型荒漠化治理工程措施风沙流结构的研究尚较为缺乏。本研究利用室内风洞，通过设计不同实验风速，对2种沙障的风沙流结构进行了分析。同时，以流沙地表的风沙流结构作为对照。该数据有助于理解典型荒漠化治理工程对风沙过程的影响，并据此进行优化设计。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Based on the differences between various sand barriers, four sets of indicated wind speeds of 8, 12, 16, and 20 m/s were selected for grass grid and nylon grid sand barriers, respectively. Seven sets of indicated wind speeds of 8, 10, 12, 14, 16, 18, and 20 m/s were selected for sand barrier analysis to maximize the similarity of experimental conditions. The sediment transport volume is measured using a sand collector, which is installed at a distance of 60cm from one side of the center of the tunnel. At the same time, different specifications of sand collectors are used to measure the sediment transport volume of grass grid sand barriers, nylon grid sand barriers, and sand blocking fences. The inlet cross-sections of the two types of sand collectors are 1.0cm × 0.5cm and 2.0cm × 2.0cm, respectively.</w:t>
+        <w:t xml:space="preserve">  根据各沙障间差异对草方格及尼龙网格状沙障分别选取8,12,16,20 m/s的4组指示风速,对阻沙栅栏选取8,10,12,14,16,18,20m/s的7组指示风速进行分析,最大程度满足试验相似条件。输沙量采用集沙仪进行量测,布设在洞体中央距一侧60cm 处,同时,对草方格沙障、尼龙网格状沙障与阻沙栅栏的输沙量采用不同规格的集沙仪进行量测,2种集沙仪入口断面分别为1.0cm×0.5cm 和2.0cm×2.0cm。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The sediment transport data in the wind tunnel test is measured by an electronic weighing sensor (accuracy ± 0.01 g), and the data is collected and entered into the computer. The raw data was smoothed and filtered in MATLAB 2018b to remove noise and drift.</w:t>
+        <w:t xml:space="preserve">  风洞试验中输沙量数据通过电子称重传感器（精度±0.01 g）测定，数据采集后录入计算机。原始数据在MATLAB 2018b中经平滑与滤波处理，去除噪声与漂移。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> All data undergoes strict quality inspection. The relative standard deviation of repeated measurements is less than 3%. Outliers are removed according to the 3 σ criterion, and the fitting accuracy R ² is greater than 0.95. The processed data is stored in XLSX format and backed up twice to ensure accuracy and traceability. </w:t>
+        <w:t xml:space="preserve">  所有数据经严格质量检验。重复测定相对标准偏差小于3%，异常值按3σ准则剔除，拟合精度R²均大于0.95。处理后数据以XLSX格式存储并双重备份，确保精度与可追溯性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/08/15-2022/08/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/08/15-2022/08/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Dunhuang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省敦煌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:29.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Wind tunnel testing, wind and sand flow, sand barriers, sediment transport capacity, protective benefits</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">风洞试验, 风沙流, 沙障, 输沙量, 防护效益</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dunhuang City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省敦煌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,  Pan Jiapeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张克存,  潘加朋 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Pan Jiapeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">潘加朋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张克存</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化对气候变化的响应与反馈及其生态效应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Pan Jiapeng. Typical desertification control measures: Wind and sand flow structure dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7161.2026.</w:t>
+        <w:t xml:space="preserve">张克存,潘加朋. 典型荒漠化工程治理措施风沙流结构数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7161.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>