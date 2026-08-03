--- v0 (2026-05-09)
+++ v1 (2026-08-03)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于数据融合和 iGCMs 模拟偏差修正生成的中国大陆降水氧等值线图数据集（1870-2017 年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation oxygen isoscape for mainland China from 1870 to 2017  generated based on data fusion and bias correction of iGCMs simulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation oxygen isoscape for mainland China from 1870 to 2017  generated based on data fusion and bias correction of iGCMs simulations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.5703811</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.5703811</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6459.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集包括1870-2017年期间中国大陆降水的稳定氧同位素。时间和空间分辨率分别为月和50-60公里等值线。由于观测资料有限，而气候模式模拟又有不同的时间段，因此采用多种方法和数据集构建了长时段数据集。   (1) 1979-2001 年期间，采用 CNN 融合方法将五个 iGCMs（CAM2、GISS E、HadAM3、LMDZ4 和 MIROC32）的八个模拟结果与观测结果融合。   (2) 2002-2007 年期间，采用 CNN 融合方法融合了三个 iGCM（GISS E、LMDZ4 和 MIROC32）的六个模拟结果。   (3) 对于 1969-1978 年期间，采用 CNN 融合方法融合了三个 iGCM（CAM2、GISS E 和 HadAM3）的四次模拟。   (4) 对于 1958-1968 年期间，使用两个 BCM 对两个 iGCM 模拟（CAM2 和 HadAM3）进行校正，然后计算集合平均值（四个模拟的平均值）。   (5) 对于 1870-1957 年和 2008-2017 年期间，使用两个 BCM 对一个 iGCM 模拟（HadAM3 用于 1870-1957 年，LMDZ4 放大用于 2008-2017 年）进行修正，然后计算集合平均值（两个模拟的平均值）。   在使用该数据集时，应注意使用 CNN 融合方法生成的 1979-2007 年期间的 δ18Op 可能更为可靠，因为 BCMs 和 DFMs 的性能比较显示 CNN 融合方法的性能优于 BCMs，而且该期间使用的 iGCM 模拟数据融合数量多于其他期间。</w:t>
+        <w:t xml:space="preserve">The data set includes stable oxygen isotopes of precipitation in Chinese Mainland from 1870 to 2017. The time and spatial resolutions are monthly and 50-60 kilometer contour lines, respectively. Due to limited observational data and different time periods in climate model simulations, multiple methods and datasets were used to construct a long-term dataset. (1) During the period of 1979-2001, CNN fusion method was used to fuse eight simulation results of five iGCMs (CAM2, GISS E, HadAM3, LMDZ4, and MIROC32) with observation results. (2) Between 2002 and 2007, six simulation results of three iGCMs (GISS E, LMDZ4, and MIROC32) were fused using CNN fusion method. (3) For the period from 1969 to 1978, the CNN fusion method was used to fuse four simulations of three iGCMs (CAM2, GISS E, and HadAM3). (4) For the period of 1958-1968, two BCM were used to calibrate two iGCM simulations (CAM2 and HadAM3), and then the ensemble average (the average of four simulations) was calculated. (5) For the periods of 1870-1957 and 2008-2017, two BCMs were used to modify an iGCM simulation (HadAM3 for 1870-1957 and LMDZ4 amplification for 2008-2017), and then the ensemble average (the average of the two simulations) was calculated. When using this dataset, it should be noted that the δ 18Op generated by CNN fusion method during the period of 1979-2007 may be more reliable, as the performance comparison between BCMs and DFMs shows that CNN fusion method performs better than BCMs, and the number of iGCM simulated data fusion used during this period is greater than other periods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  生成等值景观的关联数据可按如下方式获得。GNIP数据可从原子能机构/气象组织（https://nucleus.iaea.org/wiser）的GNIP数据库获得。TNIP数据来源于国家青藏高原科学数据中心（DOI： 10.11888/Geogra.tpdc.270940）。iGCM 数据可以从 SWING2 下载（可在 https://data.giss.nasa.gov/swing2/ 访问），其中 LMDZ4 缩放数据由法国 Laboratoire de Météorologie Dynamique 的 Camille Risi 博士提供。</w:t>
+        <w:t xml:space="preserve">    The associated data for generating equivalent landscapes can be obtained as follows. GNIP data can be obtained from the International Atomic Energy Agency/World Meteorological Organization（ https://nucleus.iaea.org/wiser ）Obtain the GNIP database. The TNIP data is sourced from the National Qinghai Tibet Plateau Science Data Center (DOI: 10.11888/Geogra.tpdc.270940). IGCM data can be downloaded from SWING2 (available at https://data.giss.nasa.gov/swing2/ The LMDZ4 scaling data was provided by Dr. Camille Risi from Laboratoire de M é t é orologie Dynamique in France.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   在 1969-2007 年这一共同时期使用 CNN 融合方法生成等值线图，在其余年份使用偏差校正方法生成等值线图。生成的等值线图显示出与观测数据相似的时空分布，是可靠和有用的，可为跟踪大气和水文过程提供有力支持。</w:t>
+        <w:t xml:space="preserve">    During the common period of 1969-2007, CNN fusion method was used to generate contour maps, and in other years, bias correction method was used to generate contour maps. The generated contour map displays a spatiotemporal distribution similar to the observed data, which is reliable and useful, and can provide strong support for tracking atmospheric and hydrological processes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  生成的等景数据集具有较高的时空分辨率和涵盖 1870-2017年的较长序列。与现有的 iGCMs 相比，等值线在月尺度上对中国大区域具有较高的质量和稳定性。得益于最优神经网络和偏差校正方法的特点，等值线图充分利用了观测资料，整合了各种 iGCM 的优势。也就是说，通过数据融合和纠偏方法的结合，最大限度地利用了所有观测资料和 iGCM 模拟，确保了整个时段的最高精度。</w:t>
+        <w:t xml:space="preserve">    The generated isomorphic dataset has high spatiotemporal resolution and covers a long sequence from 1870 to 2017. Compared with existing iGCMs, contour lines have higher quality and stability for large regions of China on a monthly scale. Thanks to the characteristics of optimal neural networks and bias correction methods, contour maps fully utilize observational data and integrate the advantages of various iGCMs. That is to say, by combining data fusion and correction methods, all observation data and iGCM simulations were maximally utilized to ensure the highest accuracy throughout the entire period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1870/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1870/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国大陆 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chinese Mainland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">77.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:77.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">nc</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">iGCMs, 模拟数据, 降水氧, 等值线图</w:t>
+        <w:t xml:space="preserve">Theme:IGCMs, simulated data, precipitation oxygen, contour maps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国大陆 </w:t>
+        <w:t xml:space="preserve">Place:Chinese Mainland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈杰 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Jie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈杰  </w:t>
+        <w:t xml:space="preserve">author:CHEN Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈杰. 基于数据融合和 iGCMs 模拟偏差修正生成的中国大陆降水氧等值线图数据集（1870-2017 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6459.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Jie. Precipitation oxygen isoscape for mainland China from 1870 to 2017  generated based on data fusion and bias correction of iGCMs simulations. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6459.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen J, Zhang X J, Peng P, Risi C. A 148-year precipitation oxygen isoscape for China generated based on data fusion and bias correction of iGCMs simulations[J]. Earth Syst. Sci. Data Discuss., 2022-04-01, 2022: 1-27. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2021-460.</w:t>
       </w:r>