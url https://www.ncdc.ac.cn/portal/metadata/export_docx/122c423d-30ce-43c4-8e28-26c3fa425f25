--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation oxygen isoscape for mainland China from 1870 to 2017  generated based on data fusion and bias correction of iGCMs simulations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于数据融合和 iGCMs 模拟偏差修正生成的中国大陆降水氧等值线图数据集（1870-2017 年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.5703811</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation oxygen isoscape for mainland China from 1870 to 2017  generated based on data fusion and bias correction of iGCMs simulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6459.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.5703811</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6459.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set includes stable oxygen isotopes of precipitation in Chinese Mainland from 1870 to 2017. The time and spatial resolutions are monthly and 50-60 kilometer contour lines, respectively. Due to limited observational data and different time periods in climate model simulations, multiple methods and datasets were used to construct a long-term dataset. (1) During the period of 1979-2001, CNN fusion method was used to fuse eight simulation results of five iGCMs (CAM2, GISS E, HadAM3, LMDZ4, and MIROC32) with observation results. (2) Between 2002 and 2007, six simulation results of three iGCMs (GISS E, LMDZ4, and MIROC32) were fused using CNN fusion method. (3) For the period from 1969 to 1978, the CNN fusion method was used to fuse four simulations of three iGCMs (CAM2, GISS E, and HadAM3). (4) For the period of 1958-1968, two BCM were used to calibrate two iGCM simulations (CAM2 and HadAM3), and then the ensemble average (the average of four simulations) was calculated. (5) For the periods of 1870-1957 and 2008-2017, two BCMs were used to modify an iGCM simulation (HadAM3 for 1870-1957 and LMDZ4 amplification for 2008-2017), and then the ensemble average (the average of the two simulations) was calculated. When using this dataset, it should be noted that the δ 18Op generated by CNN fusion method during the period of 1979-2007 may be more reliable, as the performance comparison between BCMs and DFMs shows that CNN fusion method performs better than BCMs, and the number of iGCM simulated data fusion used during this period is greater than other periods. </w:t>
+        <w:t xml:space="preserve">  数据集包括1870-2017年期间中国大陆降水的稳定氧同位素。时间和空间分辨率分别为月和50-60公里等值线。由于观测资料有限，而气候模式模拟又有不同的时间段，因此采用多种方法和数据集构建了长时段数据集。   (1) 1979-2001 年期间，采用 CNN 融合方法将五个 iGCMs（CAM2、GISS E、HadAM3、LMDZ4 和 MIROC32）的八个模拟结果与观测结果融合。   (2) 2002-2007 年期间，采用 CNN 融合方法融合了三个 iGCM（GISS E、LMDZ4 和 MIROC32）的六个模拟结果。   (3) 对于 1969-1978 年期间，采用 CNN 融合方法融合了三个 iGCM（CAM2、GISS E 和 HadAM3）的四次模拟。   (4) 对于 1958-1968 年期间，使用两个 BCM 对两个 iGCM 模拟（CAM2 和 HadAM3）进行校正，然后计算集合平均值（四个模拟的平均值）。   (5) 对于 1870-1957 年和 2008-2017 年期间，使用两个 BCM 对一个 iGCM 模拟（HadAM3 用于 1870-1957 年，LMDZ4 放大用于 2008-2017 年）进行修正，然后计算集合平均值（两个模拟的平均值）。   在使用该数据集时，应注意使用 CNN 融合方法生成的 1979-2007 年期间的 δ18Op 可能更为可靠，因为 BCMs 和 DFMs 的性能比较显示 CNN 融合方法的性能优于 BCMs，而且该期间使用的 iGCM 模拟数据融合数量多于其他期间。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The associated data for generating equivalent landscapes can be obtained as follows. GNIP data can be obtained from the International Atomic Energy Agency/World Meteorological Organization（ https://nucleus.iaea.org/wiser ）Obtain the GNIP database. The TNIP data is sourced from the National Qinghai Tibet Plateau Science Data Center (DOI: 10.11888/Geogra.tpdc.270940). IGCM data can be downloaded from SWING2 (available at https://data.giss.nasa.gov/swing2/ The LMDZ4 scaling data was provided by Dr. Camille Risi from Laboratoire de M é t é orologie Dynamique in France.</w:t>
+        <w:t xml:space="preserve">  生成等值景观的关联数据可按如下方式获得。GNIP数据可从原子能机构/气象组织（https://nucleus.iaea.org/wiser）的GNIP数据库获得。TNIP数据来源于国家青藏高原科学数据中心（DOI： 10.11888/Geogra.tpdc.270940）。iGCM 数据可以从 SWING2 下载（可在 https://data.giss.nasa.gov/swing2/ 访问），其中 LMDZ4 缩放数据由法国 Laboratoire de Météorologie Dynamique 的 Camille Risi 博士提供。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    During the common period of 1969-2007, CNN fusion method was used to generate contour maps, and in other years, bias correction method was used to generate contour maps. The generated contour map displays a spatiotemporal distribution similar to the observed data, which is reliable and useful, and can provide strong support for tracking atmospheric and hydrological processes.</w:t>
+        <w:t xml:space="preserve">   在 1969-2007 年这一共同时期使用 CNN 融合方法生成等值线图，在其余年份使用偏差校正方法生成等值线图。生成的等值线图显示出与观测数据相似的时空分布，是可靠和有用的，可为跟踪大气和水文过程提供有力支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The generated isomorphic dataset has high spatiotemporal resolution and covers a long sequence from 1870 to 2017. Compared with existing iGCMs, contour lines have higher quality and stability for large regions of China on a monthly scale. Thanks to the characteristics of optimal neural networks and bias correction methods, contour maps fully utilize observational data and integrate the advantages of various iGCMs. That is to say, by combining data fusion and correction methods, all observation data and iGCM simulations were maximally utilized to ensure the highest accuracy throughout the entire period. </w:t>
+        <w:t xml:space="preserve">  生成的等景数据集具有较高的时空分辨率和涵盖 1870-2017年的较长序列。与现有的 iGCMs 相比，等值线在月尺度上对中国大区域具有较高的质量和稳定性。得益于最优神经网络和偏差校正方法的特点，等值线图充分利用了观测资料，整合了各种 iGCM 的优势。也就是说，通过数据融合和纠偏方法的结合，最大限度地利用了所有观测资料和 iGCM 模拟，确保了整个时段的最高精度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1870/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1870/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Chinese Mainland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国大陆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:77.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:nc</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:IGCMs, simulated data, precipitation oxygen, contour maps</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iGCMs, 模拟数据, 降水氧, 等值线图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Chinese Mainland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国大陆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1419,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHEN Jie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈杰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHEN Jie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHEN Jie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHEN Jie. Precipitation oxygen isoscape for mainland China from 1870 to 2017  generated based on data fusion and bias correction of iGCMs simulations. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6459.2024.</w:t>
+        <w:t xml:space="preserve">陈杰. 基于数据融合和 iGCMs 模拟偏差修正生成的中国大陆降水氧等值线图数据集（1870-2017 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6459.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen J, Zhang X J, Peng P, Risi C. A 148-year precipitation oxygen isoscape for China generated based on data fusion and bias correction of iGCMs simulations[J]. Earth Syst. Sci. Data Discuss., 2022-04-01, 2022: 1-27. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2021-460.</w:t>
+        <w:t xml:space="preserve">Chen J, Zhang XJ, Peng P, Risi C. A 148-year precipitation oxygen isoscape for China generated based on data fusion and bias correction of iGCMs simulations[J/OL]. Earth Syst. Sci. Data Discuss., 2022-04-01, 2022: 1-27. DOI: 10.5194/essd-2021-460.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>