--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: ground synchronous observation data set of L &amp; K-band airborne microwave radiometer in the encrypted observation area of Linze station (July 4, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区L&amp;K波段机载微波辐射计地面同步观测数据集（2008年7月4日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1812.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: ground synchronous observation data set of L &amp; K-band airborne microwave radiometer in the encrypted observation area of Linze station (July 4, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1805</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1812.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1805</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 4, 2008, L &amp; K band airborne microwave radiometer aerial remote sensing ground synchronous observation was carried out on the desert microwave flight ground synchronous route in the intensive observation area of Linze station, and soil moisture and surface radiation temperature were observed. 1. Soil moisture observation; Observation target: 0-5cm topsoil. Observation instrument: ring knife (volume 50cm ^ 3). Observation quadrat and sampling times: Desert microwave synchronous P1 to P6 transects, 17 observation points in each transect, one observation at each observation point, and the observation points have corresponding photos. The pretreatment data is soil volume water content. 2. Observation of surface radiation temperature. Observation instrument: hand held infrared thermometer (cold and drought Institute 5#, cold and drought Institute 6#, Geography Institute); All instruments have been calibrated (please refer to the calibration data of handheld infrared thermometer. XLS). Observation quadrat and sampling times: Desert microwave synchronous P1 to P6 transects. There are 17 observation points in each transect, each observation point is repeated for 3 times, and the observation points have corresponding photos. Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data. Data storage: Excel. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location. </w:t>
+        <w:t xml:space="preserve">  2008年7月4日在临泽站加密观测区荒漠微波飞行地面同步航线开展L&amp;K波段机载微波辐射计航空遥感地面同步观测，共进行了土壤水分，地表辐射温度观测。   1．土壤水分观测；观测目标：0-5cm表层土壤。观测仪器：环刀（体积50cm^3）。观测样方和采样次数：荒漠微波同步P1至P6样带，每条样带17个观测点，每个观测点一次观测， 观测点有相应照片。预处理数据为土壤体积含水量。   2．地表辐射温度观测。观测仪器：手持式红外温度计（寒旱所5#，寒旱所6#，地理所）；仪器均经过定标（请参考手持红外温度计定标数据.xls）。观测样方和采样次数：荒漠微波同步P1至P6样带，每条样带17个观测点，每个观测点3次重复， 观测点有相应照片。预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。   数据存储：Excel。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On July 4, 2008, LK band airborne microwave radiometer aerial remote sensing ground synchronous observation was carried out on the desert microwave flight ground synchronous route in the intensive observation area of Linze station, and soil moisture and surface radiation temperature were observed.</w:t>
+        <w:t xml:space="preserve">  2008年7月4日在临泽站加密观测区荒漠微波飞行地面同步航线开展LK波段机载微波辐射计航空遥感地面同步观测，共进行了土壤水分，地表辐射温度观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Soil moisture observation: Desert microwave synchronous P1 to P6 transects. There are 17 observation points in each transect. Each observation point is observed once, and the observation points have corresponding photos. The pretreatment data is soil volume water content. Data storage: Excel.  2. Surface radiation temperature observation: Desert microwave synchronous P1 to P6 transects, 17 observation points in each transect, each observation point repeated for 3 times, and the observation points have corresponding photos. Preprocessing data according to the thermal infrared calibration data (the standard source is blackbody), the measured temperature of each instrument is linearly fitted with the corresponding blackbody temperature to obtain the fitting equation, and then the above fitted equation is used to calibrate the observed original observation data. Data storage: Excel.</w:t>
+        <w:t xml:space="preserve">  1．土壤水分观测：荒漠微波同步P1至P6样带，每条样带17个观测点，每个观测点一次观测， 观测点有相应照片。预处理数据为土壤体积含水量。数据存储：Excel。   2．地表辐射温度观测：荒漠微波同步P1至P6样带，每条样带17个观测点，每个观测点3次重复， 观测点有相应照片。预处理数据根据热红外定标数据（标准源为黑体），将各仪器的实测温度与相应黑体温度进行直线拟合，求得拟合方程，再利用上述拟合的方程，对观测的原始观测数据进行定标处理。数据存储：Excel。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/04-2008/07/05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/04-2008/07/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:275.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">275.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ground synchronous observation, handheld infrared thermometer, L-band airborne microwave radiometer, soil moisture, surface radiation temperature, ring knife, K-band airborne microwave radiometer, soil, surface radiation characteristics, airborne ground remote sensing, soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地面同步观测, 手持式红外温度计, L波段机载微波辐射计, 土壤水分, 地表辐射温度, 环刀, K波段机载微波辐射计, 土壤, 地表辐射特性, 机载地面遥感, 土壤湿度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Intensive observation area of Linze station,  Heihe River Basin,  hydrological test area of arid area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">临泽站加密观测区,  黑河流域,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Song Yi,  Shu Lele,  Wang Yang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡,  舒乐乐,  汪洋 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Song Yi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Song Yi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song Yi, Shu Lele, Wang Yang. Heihe integrated remote sensing joint test: ground synchronous observation data set of L &amp; K-band airborne microwave radiometer in the encrypted observation area of Linze station (July 4, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1805.</w:t>
+        <w:t xml:space="preserve">宋怡,舒乐乐,汪洋. 黑河综合遥感联合试验：临泽站加密观测区L&amp;K波段机载微波辐射计地面同步观测数据集（2008年7月4日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1805.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>