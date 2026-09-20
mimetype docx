--- v0 (2026-05-06)
+++ v1 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: airborne imaging spectrometer omis-ii ground synchronous observation data set in Linze grassland intensive observation area (June 15, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月15日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1870.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: airborne imaging spectrometer omis-ii ground synchronous observation data set in Linze grassland intensive observation area (June 15, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1791</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1870.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1791</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On June 15, 2008, the aerial flight test of imaging spectrometer omis-ii was carried out in Linze grassland intensive observation area. The main variable of ground synchronous observation is surface temperature. This data can provide a basic data set for surface temperature inversion and verification of airborne satellite remote sensing data. The observation contents are as follows: the hand-held infrared thermometer is used to observe the surface temperature in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land) and sample D (alfalfa land) in the intensive observation area of Linze grassland. Synchronous quadrat includes 120m × 120m quadrat and 30m × There are two kinds of 30m encrypted small quadrats. During the measurement, continuous measurement shall be carried out along the northeast direction, and the travel measurement path is shown in the schematic diagram in the data table. This data set includes the excel table of surface temperature measurement data of 4 quadrats. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects </w:t>
+        <w:t xml:space="preserve">  2008年6月15日，在临泽草地加密观测区开展了成像光谱仪OMIS-II航空飞行试验。地面同步观测变量主要为地表温度。本数据可为机载－星载遥感数据的地表温度反演和验证提供基本的数据集。    观测内容为：利用手持式红外温度计在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地）和样方D（苜蓿地）进行地表温度观测。同步样方包括120m×120m样方和30m×30m加密小样方两种。测量时沿东北方向行进中连续测量，行进测量路径见数据表格中示意图。    本数据集包括4个样方的地表温度测量数据Excel表格。样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On June 15, 2008, the aerial flight test of imaging spectrometer omis-ii was carried out in Linze grassland intensive observation area. The main variable of ground synchronous observation is surface temperature. This data can provide a basic data set for surface temperature inversion and verification of airborne satellite remote sensing data</w:t>
+        <w:t xml:space="preserve">  2008年6月15日，在临泽草地加密观测区开展了成像光谱仪OMIS-II航空飞行试验。地面同步观测变量主要为地表温度。本数据可为机载－星载遥感数据的地表温度反演和验证提供基本的数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The observation contents are as follows: the hand-held infrared thermometer is used to observe the surface temperature in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land) and sample D (alfalfa land) in the intensive observation area of Linze grassland. Synchronous quadrat includes 120m × 120m quadrat and 30m × There are two kinds of 30m encrypted small quadrats. During the measurement, continuous measurement shall be carried out along the northeast direction, and the travel measurement path is shown in the schematic diagram in the data table</w:t>
+        <w:t xml:space="preserve">  观测内容为：利用手持式红外温度计在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地）和样方D（苜蓿地）进行地表温度观测。同步样方包括120m×120m样方和30m×30m加密小样方两种。测量时沿东北方向行进中连续测量，行进测量路径见数据表格中示意图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/06/15-2008/06/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/06/15-2008/06/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:99.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">99.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface radiation temperature, ground synchronous observation, handheld infrared thermometer, imaging spectrometer omis-ii, surface radiation characteristics, airborne ground remote sensing, ground verification information</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表辐射温度, 地面同步观测, 手持式红外温度计, 成像光谱仪OMIS-II, 地表辐射特性, 机载地面遥感, 地面验证信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Linze grassland intensive observation area,  hydrological test area in arid area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  临泽草地加密观测区,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HuXiaoli,  GAI Chunmei,  HuangChunling </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利,  盖春梅,  黄春林 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HuXiaoli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HuXiaoli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HuXiaoli, GAI Chunmei, HuangChunling. Heihe River Integrated Remote Sensing joint experiment: airborne imaging spectrometer omis-ii ground synchronous observation data set in Linze grassland intensive observation area (June 15, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1791.</w:t>
+        <w:t xml:space="preserve">胡晓利,盖春梅,黄春林. 黑河综合遥感联合试验：临泽草地加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月15日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1791.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>