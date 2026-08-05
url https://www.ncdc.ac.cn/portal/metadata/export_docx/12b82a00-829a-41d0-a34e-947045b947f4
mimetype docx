--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">湖北秭归观测场马家沟水平（侧向）位移数据集(2024-2025年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Horizontal (Lateral) Displacement Dataset of Majiagou Observation Field in Zigui, Hubei Province (2024-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horizontal (Lateral) Displacement Dataset of Majiagou Observation Field in Zigui, Hubei Province (2024-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7199.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7199.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.BNORSG.DB7199.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集聚焦于湖北省秭归县归州镇马家沟滑坡区域，系统收录了2024年11月25日至2025年7月14日期间该滑坡体的水平（侧向）位移监测数据，旨在为三峡库区滑坡地质灾害预警、稳定性评价及相关科研工作提供基础数据支撑。马家沟滑坡地处长江支流吒溪河左岸，距长江河口2.1km，为黄土石积体滑坡，面积约1.5平方公里，受三峡水库水位周期性涨落（145-175米年变幅）及降雨等因素影响，滑坡体长期处于动态变形状态，对周边居民点、基础设施及人民生命财产安全存在潜在威胁，是三峡库区典型的需重点监测的滑坡体之一。  字段内容依次包含时间（年月日时）、序号、测站编号、东方向位移量（mm）、北方向位移量（mm）、垂直方向位移量（mm）、平面位移（mm）、变化量（mm）。   数据采集地空间位置为110° 57′44″E，30° 49′48″N。   数据中的“nan”表示空值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器自动观测。</w:t>
+        <w:t xml:space="preserve">Automatic instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始观测数据，未经处理。</w:t>
+        <w:t xml:space="preserve">Not available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为原始测量数据，数据质量良好</w:t>
+        <w:t xml:space="preserve">The data is raw measurement data with good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/11/25-2025/07/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/11/25-2025/07/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北省秭归县归州镇马家沟滑坡区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Majiagou landslide area in Guizhou Town, Zigui County, Hubei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">滑坡水平位移, 侧向位移</w:t>
+        <w:t xml:space="preserve">Theme:Landslide horizontal displacement, lateral displacement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024 2025</w:t>
+        <w:t xml:space="preserve">Time:2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">秭归县马家沟滑坡 </w:t>
+        <w:t xml:space="preserve">Place:Majiagou landslide in Zigui County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康建芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967597</w:t>
+        <w:t xml:space="preserve">phone:0931-4967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡新丽,  刘军旗 </w:t>
+        <w:t xml:space="preserve">contributors:Hu Xinli,  Liu Junqi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘军旗  </w:t>
+        <w:t xml:space="preserve">author:Liu Junqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu Junqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡新丽,刘军旗. 湖北秭归观测场马家沟水平（侧向）位移数据集(2024-2025年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7199.2026.</w:t>
+        <w:t xml:space="preserve">Hu Xinli, Liu Junqi. Horizontal (Lateral) Displacement Dataset of Majiagou Observation Field in Zigui, Hubei Province (2024-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7199.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>