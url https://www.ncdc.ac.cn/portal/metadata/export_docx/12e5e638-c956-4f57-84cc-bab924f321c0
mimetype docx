--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -1195,51 +1195,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">104.55</w:t>
+              <w:t xml:space="preserve">104.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1368,51 +1368,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 32.77</w:t>
+              <w:t xml:space="preserve"> 32.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">