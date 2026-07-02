--- v1 (2026-07-02)
+++ v2 (2026-07-02)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年武都区行政边界数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Wudu District Administrative Boundary Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Wudu District Administrative Boundary Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7280.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7280.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7280.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于中国标准地图(审图号GS(2024)0650号)，通过属性查询对武都区行政边界范围进行了裁剪得到甘肃省陇南市武都区行政边界数据。该数据可应用于旅游规划和学术研究等。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据来自于中国标准地图（审图号GS(2024)0650号）。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  加载标准地图Shapefile矢量文件；通过属性查询选取甘肃省陇南市武都区及其下级行政单元对应的多边形要素；导出选中要素提取甘肃省陇南市武都区行政范围边界；检查并确保边界拓扑完整、无自相交，最终导出为独立的shp格式要素类文件。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  行政边界数据来源于中国标准地图（审图号：GS(2024)0650号）的Shapefile矢量文件，经裁剪提取得到武都区行政边界。该标准地图由自然资源部审核发布，符合国家地图编制规范，具有较高的几何精度、现势性和权威性，边界线划准确可靠。裁剪过程未改变原始边界几何形态，仅限定至武都区行政范围，确保数据完整性和一致性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2026/01/05-2026/01/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2026/01/05-2026/01/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,陇南市,武都区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">368.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:368.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">武都区, 行政边界, 陇南市</w:t>
+        <w:t xml:space="preserve">Theme:Wudu District, administrative boundary, Longnan City</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃,  陇南市,  武都区 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Longnan City,  Wudu District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高雪琴 </w:t>
+        <w:t xml:space="preserve">contributors:Gao Xueqin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高雪琴  </w:t>
+        <w:t xml:space="preserve">author:Gao Xueqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Gao Xueqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高雪琴. 2024年武都区行政边界数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7280.2026.</w:t>
+        <w:t xml:space="preserve">Gao Xueqin. 2024 Wudu District Administrative Boundary Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7280.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>