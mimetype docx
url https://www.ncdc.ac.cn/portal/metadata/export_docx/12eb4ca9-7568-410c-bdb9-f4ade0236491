--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MOD17A3HGF Net Primary Productivity NPP data for the Weihe River Basin (2000-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域MOD17A3HGF净初级生产力NPP数据（2000-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0028.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MOD17A3HGF Net Primary Productivity NPP data for the Weihe River Basin (2000-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.31</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0028.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Net Primary Productivity (NPP, Net Primary Productivity) of vegetation is the net increase in biomass per unit area per unit time gained by terrestrial vegetation through the fixation of solar energy by photosynthesis. As an important component of the carbon cycle in terrestrial ecosystems, NPP plays a pivotal role in controlling the rise of atmospheric CO₂ concentration. It is the result of the mutual adaptation between plants' own biological characteristics and the external environment, and is not only the material and energy basis for the survival of heterotrophic organisms, but also a key link in the biogeochemical cycle, which is one of the important indexes for evaluating the functional stability of ecological structure. Since photosynthesis directly affects the NPP of vegetation, and the Normalized Difference Vegetation Index (NDVI) can more accurately reflect the greenness of vegetation and the intensity of photosynthesis, NDVI is often used directly or indirectly to calculate the NPP of vegetation in regional and global ecosystem models. </w:t>
+        <w:t xml:space="preserve">  植被的净初级生产力（NPP，Net Primary Productivity）是陆地植被通过光合作用固定太阳能，在单位时间内单位面积所获得生物量的净增加量。   NPP作为陆地生态系统碳循环的一个重要组成成分，其对于控制大气中CO₂浓度的上升有着举足轻重的作用。它是植物自身生物学特性与外界环境相互适应的结果，不仅是异养生物生存的物质和能量基础，同时也是生物地球化学循环的关键环节，是评价生态结构功能稳定性的重要指标之一。   由于光合作用直接影响植被的NPP，而归一化植被指数（Normalized Difference Vegetation Index,NDVI）又可以较为精准地反映植被的绿度和光合作用的强度，因此在区域和全球生态系统模型中，NDVI常被直接或间接地用于计算植被NPP。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data source for this dataset is the MOD17A3HGF.v006 version of the data, which involves split-image grids of h26v05 and h27v05 with a spatial resolution of 500 m and a temporal resolution of 1 year.</w:t>
+        <w:t xml:space="preserve">  该数据集的数据源为MOD17A3HGF.v006 版本数据，涉及分幅影像网格为h26v05和h27v05，空间分辩率为500 m，时间分辨率为1年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) Run the MRT tool to generate prm files for MOD17A3HGF NPP data splicing and projection conversion, and use the MATLAB language program to generate a batch file for calling the MRT tool and run it.   (2) Using the vector boundaries of the Weihe River Basin, steps such as Python batch cropping are used, and finally the GeoTIFF format is used for output and saving.</w:t>
+        <w:t xml:space="preserve">  （1）运行MRT工具，生成MOD17A3HGF NPP数据拼接和投影转换的prm文件，利用MATLAB 语言程序生成调用MRT工具的批处理文件，并运行。   （2）利用渭河流域矢量边界，采用Python批量裁剪等步骤，最后采用GeoTIFF格式输出保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is consistent in quality with the source dataset MODIS MOD17A3HGF.v006.The NPP data unit is kgC/m²/year, with a valid range of -30,000 to 32700, an exaggeration factor of 0.0001, and a range of fill values of 32761 to 32767, where: 32761 is unclassified land type, 32762 is built-up area of towns and cities, 32763 is permanent wetland or submerged marshland, 32764 is perennial snow or ice-covered area, 32765 is barren and sparse area (e.g., rocky, tundra, and deserts), 32766 is covered area such as inland freshwater, and 32767 is the infill value for other cases. </w:t>
+        <w:t xml:space="preserve">  本数据集与源数据集MODIS MOD17A3HGF.v006质量一致。NPP数据单位为kgC/m²/year，有效范围﹣30000—32700，放缩因子为0.0001，填充值范围32761—32767，其中：32761为未分类土地类型，32762为城镇建成区，32763为永久湿地或淹没的沼泽地，32764为常年积雪或覆盖冰的区域，32765为贫瘠稀疏的地区（如岩石、苔原和沙漠），32766为内陆淡水等覆盖区，32767为其他情况填充值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Gansu Province, Shaanxi Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,甘肃省,陕西省,宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:29.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Mod17a3, net primary productivity, NPP</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOD17A3, 净初级生产力, NPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1533,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. MOD17A3HGF Net Primary Productivity NPP data for the Weihe River Basin (2000-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.31.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域MOD17A3HGF净初级生产力NPP数据（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.31.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>