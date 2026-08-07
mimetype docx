--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -1075,51 +1075,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">渭河流域,  甘肃省,  陕西省,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>