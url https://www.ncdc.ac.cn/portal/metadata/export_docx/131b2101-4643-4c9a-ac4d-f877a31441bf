--- v0 (2026-05-06)
+++ v1 (2026-09-19)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil bulk density data of typical vegetation in Qilian Mountains in 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山典型植被0-20cm土壤容重数据集（2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6567.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil bulk density data of typical vegetation in Qilian Mountains in 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6567.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6567.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6567.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集记录了祁连山森林、草地、灌丛等典型植被表层土壤容重，该数据集可为评估祁连山典型植被土壤物理性质空间分析特征提供支撑。包括青海云杉林（海拔2600m、2800m、3000m、3200m）、草地(海拔2600m、2800m)、灌丛(海拔3600m、3300m)表层0-20cm土壤容重（g/kg）数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  采用野外样品采集及室内分析等方法获取了祁连山典型植被土壤容重数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  青海云杉林调查样方大小为30×30m2，灌丛和草地调查样方大小为20×20m2；采用土壤剖面的方法进行土壤样品采样，采样深度为20cm, 每个样方随机设置3个采样重复; 环刀取样后进行烘干称重，计算土壤容重。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  为确保质量控制，采样前组织调查人员开展培训，统一采样方法，室内测试分析委托中国科学院内陆河流域重点实验室完成，对分析测试数据及时进行电子化处理，审核后入库。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/09/08-2019/09/08</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/09/08-2019/09/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Dayekou watershed in Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Typical vegetation, soil total phosphorus content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">典型植被, 土壤容重</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dayekou watershed in Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHEN Longfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈龙飞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHEN Longfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈龙飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHEN Longfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈龙飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHEN Longfei. Soil bulk density data of typical vegetation in Qilian Mountains in 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6567.2024.</w:t>
+        <w:t xml:space="preserve">陈龙飞. 祁连山典型植被0-20cm土壤容重数据集（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6567.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>