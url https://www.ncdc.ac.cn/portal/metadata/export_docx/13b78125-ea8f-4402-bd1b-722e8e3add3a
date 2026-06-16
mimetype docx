--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水文分析数据集——河流网络</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Hydrological Analysis in the Yellow River Basin - River Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Hydrological Analysis in the Yellow River Basin - River Network</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0021.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0021.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1677</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为黄河上游、中游和下游全流域的河流网络数据集。当汇流量达到一定值的时候，就会产生地表水流，所有汇流量大于阈值的栅格就是潜在的水流路径，由这些水流路径构成的网络，就是河网。   本数据基于大于15000的汇流累积提取，并采用Strahler法对河网进行分级。</w:t>
+        <w:t xml:space="preserve">This dataset represents the river network across the entire Yellow River Basin, including its upstream, midstream, and downstream regions. When the confluence flow reaches a certain value, surface water flow is generated. All grids with a confluence flow greater than the threshold value represent potential water flow paths. The network formed by these water flow paths is known as the river network. This data is extracted based on a confluence accumulation greater than 15,000 and employs the Strahler method to classify the river network. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主生产，原始黄河流域地形坡度数据集空间分辨率为30m。</w:t>
+        <w:t xml:space="preserve"> Self-produced, the spatial resolution of the original topographic slope dataset for the Yellow River Basin is 30m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Hydrology水文工具软件提取,地表径流漫流模型。</w:t>
+        <w:t xml:space="preserve"> Extracted using the Hydrology hydrological tool software, it represents a surface runoff overland flow model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集经过DEM改正，平面精度和高程精度均小于一个像元。</w:t>
+        <w:t xml:space="preserve"> This dataset has undergone DEM correction, with both planimetric accuracy and elevation accuracy being less than one pixel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/03/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/03/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">441.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:441.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">分级河网, 水文分析, 河网, 河流网络, 黄河流域</w:t>
+        <w:t xml:space="preserve">Theme:Graded river network, Hydrological analysis, river network, River network, The Yellow River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域,  黄河,  黄河上中下游 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River Basin,  Yellow River,  The upper </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦,  张耀南,  康建芳 </w:t>
+        <w:t xml:space="preserve">contributors:HAN Liqin,  Zhang Yaonan,  Kang Jianfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦  </w:t>
+        <w:t xml:space="preserve">author:HAN Liqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAN Liqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩立钦,张耀南,康建芳. 黄河流域水文分析数据集——河流网络. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1677.</w:t>
+        <w:t xml:space="preserve">HAN Liqin, Zhang Yaonan, Kang Jianfang. Dataset of Hydrological Analysis in the Yellow River Basin - River Network. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1677.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>