--- v0 (2026-06-29)
+++ v1 (2026-09-06)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:50,000 Desertification Development Level Map of Daqinggou Area in the Horqin Grassland (1981)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">科尔沁草原大青沟地区1:5万沙漠化发展程度图(1981年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3780.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:50,000 Desertification Development Level Map of Daqinggou Area in the Horqin Grassland (1981)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.593</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3780.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.593</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is digitized from the drawing, the desertification development degree map of Daqinggou area in Horqin grassland (1981). The specific information of the map is as follows: Editor in chief: Zhu Zhenda Editor: Feng Yusun Drawn by: Feng Yusun, Yao Fafen, Wang Jianhua, Zhao Yanhua, Li Weimin Cartographer: prepared by Desert Research Office of Chinese Academy of Sciences Press: none yet Scale: 1:50000 Publication time: no Legends: gully dense forest, sparse woods, brush, artificial woodland, nursery and vegetable garden, grass land, dry farmland, abandoned farmland, marsh land, shifting sand dunes, semi shifting sand dunes Sand dunes, semi fixed sand dunes, fixed sand dunes, water area, rice, residential, highway 2. File format and naming Data is stored in ESRI ShapeFile format, including the following layers: Desertification map of Daqinggou area, Horqin grassland, rivers, swamps, roads, lakes, and residential areas 3. Data desertification attribute field: Type, shapes, grassland, woodland, w'density, farmland 2. Projection information: Angular Unit: Degree (0.017453292519943295) Prime Meridian: Greenwich (0.000000000000000000) Datum: D_Beijing_1954 Spheroid: Krasovsky_1940 Semimajor Axis: 6378245.000000000000000000 Semiminor Axis: 6356863.018773047300000000 Inverse Flattening: 298.300000000000010000 </w:t>
+        <w:t xml:space="preserve">该数据数字化自图纸,科尔沁草原大清沟地区沙漠化发展程度图(1981年),该图的具体信息如下： 主编:朱震达 编辑 :冯毓荪 制图：冯毓荪、姚发芬、王建华、赵燕华、李伟民 制图单位:中国科学院沙漠研究室编制 出版社:暂无 比例尺:1：50000 出版时间: 暂无 图例：沟谷密林（Gully Dense Forest）、疏林(Sparse Woods)、灌木林(Brush)、人工林(Artificial Woodland)、苗圃和果园(Nursery and Vegetable Garden)、草地(Grass Land)、旱作农田(Dry Farmland)、撂荒地(Rejected Farmland)、沼泽地(Marsh Land)、流动沙丘(Shifting Snad-Dunes)、半流动沙丘(Semi-Shifting Sand-Dunes)、半固定沙丘(Semi-Fixed Sand-Dunes)、固定沙丘(Fixed Sand-Dunes)、水域(Water Area)、稻田(Rice)、居民地(Residential)、公路(Highway) 2、文件格式与命名 数据均以ESRI Shapefile格式储存，包括一下图层： 科尔沁草原大清沟地区沙漠化图,河流,沼泽,道路,湖泊,居民地 3、数据沙漠化属性字段： 沙化程度(Type),沙地形态类(Shapes),草地(Grassland),林地(Woodland),林地疏密度(W_density),耕地(Farmland) 2、投影信息： Angular Unit: Degree (0.017453292519943295) Prime Meridian: Greenwich (0.000000000000000000) Datum: D_Beijing_1954 Spheroid: Krasovsky_1940 Semimajor Axis: 6378245.000000000000000000 Semiminor Axis: 6356863.018773047300000000 Inverse Flattening: 298.300000000000010000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital self drawing of the data, desertification development degree map of Daqinggou area in Horqin grassland (1981)</w:t>
+        <w:t xml:space="preserve">该数据数字化自图纸,科尔沁草原大清沟地区沙漠化发展程度图(1981年)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument automatic observation manual statistics</w:t>
+        <w:t xml:space="preserve">仪器自动观测 人工统计数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Naiman Banner </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">奈曼旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:922.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">922.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Desert, Desertification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠, 沙漠化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Naiman Banner </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">奈曼旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. 1:50,000 Desertification Development Level Map of Daqinggou Area in the Horqin Grassland (1981). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.593.</w:t>
+        <w:t xml:space="preserve">吴立宗. 科尔沁草原大青沟地区1:5万沙漠化发展程度图(1981年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.593.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>