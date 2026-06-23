--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Debris flow inventory of CPEC</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中巴经济走廊泥石流事件数据集（2010-2022年及1970-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6506.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Debris flow inventory of CPEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6506.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6506.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6506.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Collecting a dataset of debris flows in the China Pakistan Economic Corridor through literature review, using remote sensing images from 2022 to identify traces of debris flow erosion (such as river sediment, exposed rock surfaces, vegetation erosion, fan-shaped alluvial fans, and debris flow gullies) to verify the authenticity of debris flow data, and obtain historical debris flow events in the China Pakistan Economic Corridor. Based on the 2010 remote sensing images, compare the remote sensing images before and after the debris flow, observe the changes in surface features, identify debris flow events that occurred after 2010, and create a debris flow database for the China Pakistan Economic Corridor since 2010. Dataset Naming: DebrisFlowCPECSince2010.Shp DebrisFlowCPEC.shp Attribute Information ID: Mudflow Number Image: Remote sensing image name of debris flow evidence BeforeImg: Images before the occurrence of mudslides AfterImg: Image after debris flow occurrence Longitude: The longitude of the center point of the debris flow alluvial fan (°) Latitude: Center point latitude of debris flow alluvial fan (°) Elevation: altitude of debris flow (m) Basin: The watershed to which the debris flow belongs </w:t>
+        <w:t xml:space="preserve">  通过文献调查收集中巴经济走廊泥石流数据集，使用2022年遥感影像识别泥石流冲刷的痕迹（如河道沉积物、裸露的岩石表面、植被冲毁、扇形冲积扇和泥石流沟的冲刷痕迹等）验证泥石流数据的真实性，得出中巴经济走廊历史泥石流事件。结合2010年遥感影像，比较泥石流前后的遥感影像，观察地表特征的变化情况，识别2010后发生的泥石流事件，制作2010年以来中巴经济走廊泥石流数据库。   数据集命名：   DebrisFlowCPECSince2010.Shp   DebrisFlowCPEC.shp   属性信息   ID: 泥石流编号   Image: 泥石流证据的遥感影像名   BeforeImg: 泥石流发生前的影像   AfterImg: 泥石流发生后的影像   Longitude:泥石流冲积扇中心点的经度 (°)   Latitude: 泥石流冲积扇中心点纬度 (°)   Elevation: 泥石流的海拔 (m)   Basin: 泥石流所属的流域</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. Landsat land satellite imagery data: from the website of the United States Geological Survey（ https://www.usgs.gov/ ）Geospatial Data Cloud（ http://www.gscloud.cn/ ）Download.     2. Sentinel-2 satellite imagery data: from the European Space Agency（ https://dataspace.copernicus.eu/ ）Download.     3. DEM data: SRTM DEM data with a spatial resolution of 1 ", download link: http://imagico.de/map/demsearch.php .     4. Historical data on debris flow events in the China Pakistan Economic Corridor     Zou, Q. 2019. Landslides and debris flows in CPEC. A Big Earth Data Platform for Three Poles, DOI: 10.11888/Disas.tpdc.271671. CSTR: 18406.11.Disas.tpdc.271671.     Jiang Y., et al. 2021 Distribution and characteristics of debris flows in China-Pakistan Economic Corridor[DS/OL]. V3. Science Data Bank, DOI:31253.11.sciencedb.j00001.00300. CSTR:31253.11.sciencedb.j00001.00300.</w:t>
+        <w:t xml:space="preserve">  1. Landsat陆地卫星影像数据：从美国地质调查局网站(https://www.usgs.gov/)和地理空间数据云(http://www.gscloud.cn/) 下载。   2. Sentinel-2卫星影像数据：从欧空局(https://dataspace.copernicus.eu/) 下载。   3. DEM数据：空间分辨率为1″的SRTM DEM数据，下载地址:http://imagico.de/map/demsearch.php 。   4. 中巴经济走廊历史泥石流事件数据   Zou, Q. 2019. Landslides and debris flows in CPEC. A Big Earth Data Platform for Three Poles, DOI: 10.11888/Disas.tpdc.271671. CSTR: 18406.11.Disas.tpdc.271671.   Jiang Y., et al. 2021 Distribution and characteristics of debris flows in China-Pakistan Economic Corridor[DS/OL]. V3. Science Data Bank, DOI:31253.11.sciencedb.j00001.00300. CSTR:31253.11.sciencedb.j00001.00300.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. Collection of historical disaster data: Collect historical debris flow events in the China Pakistan Economic Corridor from various channels.     2. Verification of historical disaster events: Based on the latest Sentinel satellite remote sensing images, the authenticity of debris flow data is verified based on characteristics such as river sediment, exposed rock surfaces, vegetation erosion, fan-shaped alluvial fans, and debris flow gullies, and historical debris flow data of the China Pakistan Economic Corridor is prepared.     3. Verification of debris flow events since 2010: Combining remote sensing images from 2010, comparing the remote sensing images before and after the debris flow, observing changes in surface features, identifying debris flow events that occurred after 2010, and creating a debris flow database for the China Pakistan Economic Corridor since 2010     4. Improve attribute information: Utilize remote sensing technology to extract debris flow attribute information, including remote sensing images before and after debris flow occurrence, debris flow location, elevation, and slope, and establish a comprehensive debris flow database.     5. Interaction inspection and quality control: Further verify the reliability of events through interaction inspection.</w:t>
+        <w:t xml:space="preserve">  1. 历史灾害资料的收集：从多种渠道收集中巴经济走廊历史泥石流事件。   2. 历史灾害事件的验证：基于最新Sentinel卫星遥感影像，依据河道沉积物、裸露的岩石表面、植被冲毁、扇形冲积扇和泥石流沟的冲刷痕迹等特征验证泥石流数据的真实性，制备出中巴经济走廊历史泥石流数据。   3. 2010年来泥石流事件的验证：结合2010年遥感影像，比较泥石流前后的遥感影像，观察地表特征的变化情况，识别2010后发生的泥石流事件，制作2010年以来中巴经济走廊泥石流数据库   4.完善属性信息：利用遥感技术提取泥石流属性信息，包括泥石流发生前后遥感影像、泥石流位置、高程和坡度等，建立完善的泥石流数据库。   5. 交互检查和质量控制：通过交互检查进一步检验事件的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The debris flow event has undergone strict quality control, and each event has corresponding remote sensing images and evidence, with a reliability of 100%. </w:t>
+        <w:t xml:space="preserve">  泥石流事件经过严格的质量控制，且每个事件均有对应的遥感影像和证据，可靠度为100%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The high mountain and high-altitude areas in the northern part of the China Pakistan Economic Corridor, along the Kashgar to Takote section of the China Pakistan Highway, all flow into the river basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊北部高山高海拔区，中巴公路喀什至塔科特段沿途全部内流流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:240.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">240.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8560.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:851.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">851.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Mudslide, China Pakistan Economic Corridor</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泥石流, 中巴经济走廊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970 2010 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970 2010 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China Pakistan Economic Corridor </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 72.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 77.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,668 +1487,988 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Yuhong,  NIE Yong,  HAN Liqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴宇宏,  聂勇,  韩立钦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Yuhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴宇宏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  NIE Yong </w:t>
+        <w:t xml:space="preserve">,  聂勇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HAN Liqin </w:t>
+        <w:t xml:space="preserve">,  韩立钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAN Liqin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩立钦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711704-05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711704-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊冰缘灾害感知与应用示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:4217012226</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4217012226</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊冰川阻塞型冰湖灾害风险研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711704-04</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711704-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊冰缘灾害预测预警与应用示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Yuhong, NIE Yong, HAN Liqin. Debris flow inventory of CPEC. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6506.2024.</w:t>
+        <w:t xml:space="preserve">吴宇宏,聂勇,韩立钦. 中巴经济走廊泥石流事件数据集（2010-2022年及1970-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6506.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>