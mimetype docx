--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DNA Barcode Dataset of Desert Plants in Tarim the Junggar Basin (2017-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">塔里木-准噶尔盆地荒漠植物DNA条形码数据集（2017-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db7033.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">DNA Barcode Dataset of Desert Plants in Tarim the Junggar Basin (2017-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB7033.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db7033.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB7033.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set takes the Tarim Basin and the Junggar Basin in Xinjiang as the core survey areas, taking into account the surrounding Kashgar, Shache, Hotan, Ruoqiang, Aksu, Ili, Tacheng and Turpan, etc., and investigated the main desert plants in these areas in 2017-2021, and collected samples and DNA molecular materials. According to project requirements, sequence 5 DNA barcode fragments (ITS, matK, rbcL, trnL-F, trnH psbA) from each plant material. This dataset contains 1002 copies of 4631 DNA barcodes, including 1317 copies of 331 plant DNA barcodes in Tarim Basin and 3314 copies of DNA barcodes in the Junggar Basin. </w:t>
+        <w:t xml:space="preserve">  本数据集以新疆的塔里木盆地和准噶尔盆地为核心调查区，兼顾周边的喀什、莎车、和田、若羌、阿克苏、伊犁、塔城及吐鲁番等地，于2017-2021年调查了这些区域的主要荒漠植物，并采集了标本及DNA分子材料。依据项目要求，对每份植物材料的5个DNA条形码片段（ITS，matK, rbcL, trnL-F, trnH-psbA）进行测序。本数据集包含DNA条形码1002份4631条，其中塔里木盆地植物DNA条形码331份1317条，准噶尔盆地DNA条形码671份3314条。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Autonomously generated.</w:t>
+        <w:t xml:space="preserve">  自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Field collection, experimental testing, and digital processing.</w:t>
+        <w:t xml:space="preserve">  野外采集、实验试验和数字化加工。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Collection and production of plant specimens and acquisition of DNA material   Plant specimens were collected in the field with collection number plates bolted on, and the coordinates of the collection site and habitat were recorded in the field. In order to ensure the consistency between the voucher specimens and DNA materials, healthy leaves without obvious diseases or insect pests were collected directly from the voucher specimens in the process of pressing the specimens, and placed in small paper bags with very thin paper, and the numbers on the paper bags were consistent with the specimen collection numbers. After screening and removing decayed specimens, a total of 1,300 complete specimens were obtained, which were pressed dry and then put on the counterpane. the DNA material was permanently preserved in the refrigerator at -80℃.   2. Image data acquisition of plant specimens   The specimen images were captured with a high-resolution camera, and the image brightness was adjusted and sharpened to form the image data of the plant specimens.   3. DNA barcode generation   Plant DNA is extracted by magnetic bead method or CTAB method, and after extraction, a small amount of sample is taken to detect the quality and integrity of DNA by agarose gel electrophoresis. PCR was used to amplify the 5 DNA barcodes required by the project. The amplified products were handed over to a professional sequencing company for sequencing, and in order to ensure that the correct sequence was obtained, they were sequenced through from both ends respectively. Sequencing was performed using an ABI series automated sequencer (Applied Biosystems, Foster City, California, USA). Sequencing primers used PCR amplification primers.   After obtaining the peak maps returned by the sequencing company, the DNA sequences were manually aligned using Geneious or Chromas software to remove low-quality base sequences at both ends, and the forward and reverse sequences were spliced and edited to obtain the DNA sequences and saved as FASTA format files. To verify the accuracy of sequencing or whether the material was contaminated, the spliced DNA barcode sequences of each sample were checked through the BLASTn function on the NCBI website. If a sample's barcode sequence (query sequence) matches the highest score value (subject sequence) for the same family, genus or species, it is determined that the sample in the material collection and experimental process did not make mistakes, its barcode sequence can be initially determined as correct.   4. Generation of DNA barcode information table   Sampling location, geographic coordinates, elevation and habitat information is compiled, and at the same time, the sample number is connected with the image data of the plant specimen, and the sample collection number is connected with the physical specimen, which ultimately forms the DNA barcode description information table. </w:t>
+        <w:t xml:space="preserve">  1.植物标本的采集制作及DNA材料的获取   植物标本在野外采集，并栓挂采集号牌，野外记录采集地点坐标及生境。为了保证凭证标本与DNA材料的一致性，在压制标本过程中，直接从凭证标本上采集无明显病害或虫害的健康叶片，放在纸张很薄的小纸袋内，纸袋上的编号与标本采集号一致。经筛选、剔除腐烂标本，共获得1300份完整标本，标本经压干后上台纸。DNA材料在-80℃冰箱永久保存。   2.植物标本图像数据获取   标本图像采用高分辨相机拍摄，进行图像亮度调整和锐化处理，形成植物标本图像数据。   3.DNA条形码产生   采用磁珠法或CTAB法提取植物DNA。提取完成后，取少量样品利用琼脂糖凝胶电泳检测DNA的质量和完整性。采用PCR扩增项目要求的5个DNA条形码。扩增产物交由专业测序公司进行测序，为保证获得正确的序列，分别从两端测通。测序使用ABI系列自动测序仪（Applied Biosystems, Foster City, California, USA）。测序引物使用PCR扩增引物。   得到测序公司返回的峰图后，使用Geneious或Chromas软件进行人工校对，去除两端低质量的碱基序列，将正反序列进行拼接编辑，得到DNA序列并存为FASTA格式文件。为了验证测序的准确性或材料是否受到污染，通过NCBI网站的BLASTn功能检查每个样本已拼接好的DNA条形码序列。若某样本的条形码序列（query sequence）匹配的score值最高者（subject sequence）为同科、同属或同种的序列时，判定此样本在材料采集和实验过程中未出现错误，其条形码序列可初步确定为正确。   4.DNA条形码信息表生成   对采样地点、地理坐标、海拔及生境等信息进行整编，同时通过样本编号与植物标本图像数据相衔接，通过样本采集号与实物标本相衔接，最终形成DNA条形码描述信息表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tarim Basin and the Junggar Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木盆地和准噶尔盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:FASTA、excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FASTA、excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:DNA barcode, ITS, matK, rbcL, trnL-F, trnH-psbA</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNA条形码, ITS, matK, rbcL, trnL-F, trnH-psbA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tarim Basin,  the Junggar Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木盆地,  准噶尔盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,560 +1419,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GE Xuejun,  Yanxia,  Ma Xiaofei,  ,  FAN Xingke,  Song Feng,  chaojuqian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">葛学军,  燕霞,  马小飞,  梁继业,  范兴科,  宋凤,  钱朝菊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GE Xuejun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">葛学军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Yanxia </w:t>
+        <w:t xml:space="preserve">,  燕霞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GE Xuejun , Yanxia </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">葛学军, 燕霞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017FY100200</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017FY100200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GE Xuejun, Yanxia, Ma Xiaofei, , FAN Xingke, Song Feng, chaojuqian. DNA Barcode Dataset of Desert Plants in Tarim the Junggar Basin (2017-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB7033.2025.</w:t>
+        <w:t xml:space="preserve">葛学军,燕霞,马小飞,梁继业,范兴科,宋凤,钱朝菊. 塔里木-准噶尔盆地荒漠植物DNA条形码数据集（2017-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB7033.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>