--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variation of wind sand electric field intensity on different underlying surfaces during sandstorm in Minqin, Gansu Province (2010-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃民勤沙尘暴期间不同下垫面风沙电场强度的变化（2010-2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0080.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Variation of wind sand electric field intensity on different underlying surfaces during sandstorm in Minqin, Gansu Province (2010-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.85</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0080.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is used to study the change of electric field intensity caused by wind sand. Data file name: change of wind sand electric field intensity on different underlying surfaces during dust storm in Minqin. Xlsx. It includes five tables: (1) 20110430 electric field measurement data (94359 items) (2) 20110513 electric field measurement data (87034 items) (3) 20110514 electric field measurement data (85493 items) (4) 20110515 electric field measurement data (84311 items) (5) 20110516 electric field measurement data (86535 items), including wind sand potential and other indicators measured by 21 channels. Field in the data sheet: ch, corresponding to the measured potential of the channel, in V. </w:t>
+        <w:t xml:space="preserve">本数据集研究风沙时产生的电场强度变化。数据文件名称：民勤沙尘暴期间不同下垫面风沙电场强度的变化.xlsx。包含5个表：（1）20110430电场测量数据（94359条）（2）20110513电场测量数据（87034条）（3）20110514电场测量数据（85493条）（4）20110515电场测量数据（84311条）（5）20110516电场测量数据（86535条），包含了21个通道测得的风沙电势等指标。数据表中字段：CH，对应通道测得的电势，单位为v。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation method: electric field instrument. Acquisition frequency: 1Hz.</w:t>
+        <w:t xml:space="preserve">观测方法：电场仪测量。采集频率：1HZ。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">野外测量，数采自动记录</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data acquisition and operation of the instrument are in strict accordance with the specifications. In the process of generating data table, some obvious error data are eliminated. </w:t>
+        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集。在加工生成数据表时，剔除了一些明显误差数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/04/30-2011/05/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/04/30-2011/05/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Edge of Badain Jaran Desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">巴丹吉林沙漠边缘 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:65.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秒</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sandstorm, wind and sand potential, Minqin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙尘暴, 风沙电势, 沙漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Edge of Badain Jaran Desert,  Minqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">巴丹吉林沙漠边缘,  甘肃，民勤 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Bo Tianli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薄天利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Bo Tianli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薄天利  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , Bo Tianli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 薄天利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绿洲化、荒漠化关键物理过程及其数值仿真</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bo Tianli. Variation of wind sand electric field intensity on different underlying surfaces during sandstorm in Minqin, Gansu Province (2010-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.85.</w:t>
+        <w:t xml:space="preserve">薄天利. 甘肃民勤沙尘暴期间不同下垫面风沙电场强度的变化（2010-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.85.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>