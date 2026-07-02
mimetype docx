--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -630,51 +630,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve">format:grid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
@@ -1215,93 +1215,93 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>