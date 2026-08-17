--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">中国北方及黄河流域生态系统有机碳储量时空数据集（1980–2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -130,750 +130,986 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:b/>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据利用干旱生态系统模型AEM (Arid Ecosystem Model)模拟了中国北方和黄河流域的碳储量，空间分辨率为 10 km×10 km，研究区包括中国北方和黄河流域，分别是新疆维吾尔自治区、西藏自治区、青海省、甘肃省、内蒙古自治区、宁夏回族自治区、辽宁省、黑龙江省、吉林省、河北省、陕西省、山西省、四川省、河南省、山东省和北京市。本研究旨在分析气候变化与大气CO2浓度升高对中国北方干旱半干旱区及黄河流域碳储量的影响，为理解中国北方、黄河流域生态系统的碳循环和制定相应的生态保护策略提供科学依据。数据包含了总碳库、植被碳库、土壤碳库和凋落物碳库。数据的建立和共享，为区域生态系统碳储量评估，生态系统质量评估提供了重要的基础数据。该数据的发布为深入理解中国北方和黄河流域生态系统的碳循环提供了科学依据，并为生态保护策略的制定提供了支撑，同时助力国家碳预算估算和可持续农业政策的制定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  通过结合气候数据和土地利用信息，采用干旱生态系统模型（AEM）完成中国北方和黄河流域的碳储量动态模拟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  通过利用干旱生态系统模型（AEM），整合1980—2020年中国北方和黄河流域的气候数据和土地利用信息，构建了区域碳库数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  为保证模型精度以及生产的有机碳库数据的准确性，研究制定了一套严格的从模型输入数据到输出数据的处理流程。模型输入数据经过优化、校验、数据清洗等流程，保证输入数据的准确性。模型参数针对中国北方和黄河流域特殊的植被生理生态特征进行了本地化。   模型输出数据剔除了异常点等信息，采用25个实测VEGC和39个实测SOC数据对模拟结果进行验证，以此保证数据的实用性及可靠性，验证结果表明，植被碳站点，AEM模拟的VEGC与观测值高度一致（R2=0.72），土壤有机碳站点，AEM模拟的SOC与观测值也相对一致（R2=0.70）。   最后，通过自查和专家审查方式，对提交的数据进行了进一步检查，确保该数据具有较高的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Including northern China and the Yellow River basin, including Xinjiang Uygur Autonomous Region, Xizang Autonomous Region, Qinghai Province, Gansu Province, Inner Mongolia Autonomous Region, Ningxia Hui Autonomous Region, Liaoning Province, Heilongjiang Province, Jilin Province, Hebei Province, Shaanxi Province, Shanxi Province, Sichuan Province, Henan Province, Shandong Province and Beijing City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">包括中国北方和黄河流域，分别是新疆维吾尔自治区、西藏自治区、青海省、甘肃省、内蒙古自治区、宁夏回族自治区、辽宁省、黑龙江省、吉林省、河北省、陕西省、山西省、四川省、河南省、山东省和北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:49.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 km×10 km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Carbon storage, arid ecosystem model AEM, climate change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">碳储量, 干旱生态系统模型AEM, 气候变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980-2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northern China,  Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国北方,  黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1143,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1232,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1316,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1405,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1493,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FANG Xia,  PEI Ziwei,  CAO Liangzhong ,  Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方霞,  裴子卫,  曹良中,  张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CAO Liangzhong  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曹良中  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FANG Xia </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方霞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FANG Xia, PEI Ziwei, CAO Liangzhong , Zhang Yaonan. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6840.2025.</w:t>
+        <w:t xml:space="preserve">方霞,裴子卫,曹良中,张耀南. 中国北方及黄河流域生态系统有机碳储量时空数据集（1980–2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6840.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方霞, 裴子卫, 曹良中, 侯晓杰, 张耀南. 中国北方及黄河流域生态系统有机碳储量时空数据集(1980–2020）年[J]. 中国科学数据（中英文网络版）, 2025, 10, (4): 1-16. </w:t>
+        <w:t xml:space="preserve">方霞, 裴子卫, 曹良中, 侯晓杰, 张耀南. 中国北方及黄河流域生态系统有机碳储量时空数据集(1980–2020）年[J]. 中国科学数据（中英文网络版）, 2025, 10(4): 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>