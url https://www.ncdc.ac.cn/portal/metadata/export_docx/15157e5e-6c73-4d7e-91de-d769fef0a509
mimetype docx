--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS中国积雪物候数据集（2000-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MODIS snow cover and phenology dataset for China, 2000-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS snow cover and phenology dataset for China, 2000-2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db0011.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db0011.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.isnow.db2519.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集以中国2000-2019年积雪面积500m逐日无云产品为基础资料，制备了2000-2020年MODIS中国积雪物候数据集，包括三个目录，目录命名规则为2000-2020年中国XXXX数据集，其中XXXX表示积雪物候参数积雪日数、积雪初日、积雪终日；子文件命名规则为NIEER_MODIS_TTT_500m_YYYY-YYYY.tif,其中TTT表示不同的积雪物候参数，YYYY-YYYY表示水文年，例如NIEER_MODIS_SCD_5000m_2001-2002.tif，空间分辨率为500m，时间分辨率为1年。   使用本中心提供的中国2000-2019年积雪面积500m逐日无云产品，按照积雪物候各参数积雪日数（Snowcoverdays,SCD）、积雪初日（Startofsnowcover,SCS）、积雪终日（Meltofsnowcoverdays，SCM）相应定义，制备了2000-2020年MODIS中国积雪物候数据集，按各参数不同分为三个目录，并用地面台站数据进行精度验证。本数据集以期能够为积雪的深入研究与准确分析、动物保护、气候预测、农业水资源利用、洪水、雪灾预警等领域提供基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  研究使用的遥感数据为来自本中心的中国2000-2019年积雪面积500m逐日无云产品(NIEER-GF-MODIS-SCE)。该产品根据高空间分辨率的无云Landsat-5 TM/Landsat8 OLI影像，在中国的林区和非林区分别改进MODIS产品标准的积雪提取算法，并使用隐马尔可夫时空建模和微波雪深数据插值两部去云，并结合温度数据、水体数据制备的2000-2020年中国长时间序列逐日无云积雪面积产品（分辨率为5 km），包含5个波段。   验证数据雪深数据为来自中国气象数据网（http://data.cma.cn）的2000-2020年地面气候积雪资料日值数据集。记录数据主要包括气象台站区号、经纬度、海拔、年月日以及雪深、平均气温、雪压、平均风速以及最大风速风向等信息，雪深无效值为32700或32766。</w:t>
+        <w:t xml:space="preserve"> The remote sensing data used in the study is a day-by-day cloud-free product (NIEER-GF-MODIS-SCE) of 500m snow accumulation area in China from 2000-2019 from our center. This product is based on the high spatial resolution cloud-free Landsat-5 TM/Landsat8 OLI imagery, and improves the standard snow accumulation extraction algorithm of the MODIS product in forested and non-forested areas in China, respectively, and uses two-part de-clouding by Hidden Markov Spatio-Temporal Modeling and interpolation of microwave snow depth data, and combines with the temperature data, and the water data to prepare the long time series of China for the period of 2000-2020 Day-by-day cloud-free snowpack area products (with a resolution of 5 km) containing five bands.  The validation data snow depth data are the daily value dataset of surface climate snow accumulation information from 2000-2020 from China Meteorological Data Network (http://data.cma.cn). The recorded data mainly include meteorological station area number, latitude, longitude, elevation, month and day of the year, as well as information on snow depth, average air temperature, snow pressure, average wind speed, and maximum wind speed and direction, with an invalid value of 32700 or 32766 for snow depth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   首先对积雪面积产品进行预处理，将产品的有雪栅格值（t=1,2,3）赋为1，无雪栅格（t=0,4,255）值赋为0，一个水文年定义为9月1日到次年8月31日，然后按照积雪物候参数的定义逐水文年逐像元计算中国2000-2020年积雪日数、积雪初日、积雪终日。</w:t>
+        <w:t xml:space="preserve"> Firstly, the snow area product was preprocessed by assigning the snow raster value (t=1,2,3) of the product to 1, and the no-snow raster (t=0,4,255) value to 0. A hydrological year was defined as September 1 to August 31 of the following year, and then the number of snow days, the first day of snow, and the last day of snow were calculated for China from 2000 to 2020 according to the definitions of the snow climate parameter on a water year by water year basis and image by image basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  积雪日数验证相关系数R2为0.94、RMSE为12.09天，MAE为7.60天；积雪初日的R2为0.79、RMSE为12.24天，MAE为4.6天；积雪终日的R2为0.56、RMSE为19.89天，MAE为7.74天，精度较高。   该数据文件均为GeoTIFF格式，可以通过GIS与遥感软件相关的软件如ENVI、GRASS、ArcGIS等直接进行查看与应用，或者使用编程语言等相应的软件进行编译读取、计算分析等。对多年数据进行空间叠加分析，可以得到区域2000–2020年中国积雪物候区域时空分布及变化趋势，可结合区域气象因素、人类活动等可以进行区域积雪变化的驱动力分析，以期可以为生产及灾害预警等提供信息服务。</w:t>
+        <w:t xml:space="preserve"> The validation correlation coefficients for the number of snow days were R2 of 0.94, RMSE of 12.09 days, and MAE of 7.60 days; for the first day of snow accumulation, R2 of 0.79, RMSE of 12.24 days, and MAE of 4.6 days; and for the last day of snow accumulation, R2 of 0.56, RMSE of 19.89 days, and MAE of 7.74 days, with a high precision.  The data files are in GeoTIFF format, which can be directly viewed and applied by GIS and remote sensing software such as ENVI, GRASS, ArcGIS, etc., or compiled and read, calculated and analyzed using programming languages and other corresponding software. The spatial overlay analysis of multi-year data can be used to obtain the regional spatial and temporal distribution and change trend of China's snowpack from 2000 to 2020, which can be combined with the regional meteorological factors and human activities to analyze the driving force of the regional snowpack changes, so as to provide information services for production and disaster early warning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">MODIS, 积雪日数, 积雪初日, 积雪终日</w:t>
+        <w:t xml:space="preserve">Theme:MODIS, Number of snow days, beginning date of snow cover, ending date of snow cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,984 +1185,683 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Hong Xing Li </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵琴,  郝晓华,  王建,  孙兴亮,  李弘毅 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Qin,  HAO Xiaohua ,  Wangjian,  SUN Xingliang,  LI Hongyi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵琴  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Qin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAO Xiaohua  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41971325</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">近20年北疆地区积雪吸光物质时空变化、成因和影响分析</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42171391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">气候变化背景下寒旱区流域融雪洪水灾害中融雪贡献的变化机理研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵琴,郝晓华,王建,孙兴亮,李弘毅. MODIS中国积雪物候数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2519.2022.</w:t>
+        <w:t xml:space="preserve">ZHAO Qin, HAO Xiaohua , Wangjian, SUN Xingliang, LI Hongyi. MODIS snow cover and phenology dataset for China, 2000-2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2519.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵琴 郝晓华, 王建, 孙兴亮, 李弘毅. 2000–2020年MODIS中国积雪物候数据集[J]. 中国科学数据, 2022, 7, (3): 1-10. DOI:10.11922/11-6035.ncdc.2021.0027.zh.</w:t>
+        <w:t xml:space="preserve">赵琴 郝晓华, 王建, 孙兴亮, 李弘毅. 2000–2020年MODIS中国积雪物候数据集[J]. 中国科学数据, 2022, 7, (3): (2022-04. 10.11922/11-6035.ncdc.2021.0027.zh.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>