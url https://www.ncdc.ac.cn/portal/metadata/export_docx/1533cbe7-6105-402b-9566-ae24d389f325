--- v0 (2026-05-09)
+++ v1 (2026-08-09)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">放射肿瘤学在免疫肿瘤学中的作用</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The role of radiologists in immuno-oncology. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The role of radiologists in immuno-oncology. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db2898.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db2898.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB2898.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该文章论述了放疗联合免疫的作用机制，进一步阐明放疗和免疫的协同作用，通过免疫治疗改变了肿瘤的微环境，增加了放疗的敏感性。纳入CT、PET/CT等影像资料，筛选放疗联合免疫治疗疗效与损伤的影像组学特征参数，在治疗前、治疗中和治疗后分别行相应的影像学检查，收集影像资料并随访治疗疗效和毒副作用。</w:t>
+        <w:t xml:space="preserve">This article discusses the mechanism of radiotherapy combined with immunity, and further clarifies the synergistic effect of radiotherapy and immunity. Through immunotherapy, the tumor microenvironment is changed and the sensitivity of radiotherapy is increased. CT, PET / CT and other imaging data were included to screen the icomic characteristic parameters of the efficacy and injury of radiotherapy combined with immunotherapy. The corresponding imaging examinations were performed before, during and after treatment. The imaging data were collected and the therapeutic efficacy and side effects were followed up. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本综述将提供关于放射治疗和免疫治疗联合使用的最新情况、对初步结果的谨慎解释以及放射科医生进行精心设计的临床试验的未来方向。</w:t>
+        <w:t xml:space="preserve">This review will provide an update on the combination of radiotherapy and immunotherapy, careful interpretation of preliminary results, and future directions for radiologists to conduct well-designed clinical trials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">筛选放疗联合免疫治疗疗效与损伤的影像组学特征参数，在治疗前、治疗中和治疗后分别行相应的影像学检查，收集影像资料并随访治疗疗效和毒副作用。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">放疗, 免疫, 微环境, 敏感性</w:t>
+        <w:t xml:space="preserve">Theme:Radiotherapy, immune microenvironment, sensitivity, radiotherapy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 放射肿瘤学在免疫肿瘤学中的作用. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB2898.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. The role of radiologists in immuno-oncology. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB2898.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>