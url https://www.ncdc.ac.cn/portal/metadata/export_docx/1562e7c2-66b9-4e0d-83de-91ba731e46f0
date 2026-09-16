--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: soil moisture data set retrieved by plmr in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游PLMR反演土壤水分数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3506.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: soil moisture data set retrieved by plmr in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1882</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3506.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1882</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set contains the soil moisture remote sensing inversion products of 5 plmr flight days in the artificial oasis test area in the middle reaches of hiwater Heihe River. The flight days are June 30, July 7, July 10, July 26 and August 2, 2012 respectively. Using the plmr brightness temperature observation of six channels with triangulation (7 °, 21.5 °, 38.5 °) and combined with Levenberg Marquardt optimization algorithm, the three parameter inversion of soil moisture (SM), vegetation moisture content (vwc) and surface roughness parameter (HR) is carried out at the same time, and the soil surface volume water content (unit: cm3 / cm3) with spatial resolution of 700m is obtained, Represents the average moisture content at a depth of about 5cm). The format of this dataset is ASC and the projection is UTM (central longitude 47 ° n). The inversion results of soil moisture are verified by ecological hydrological wireless sensor network and artificial soil moisture synchronous observation data. The results show that the overall accuracy of soil moisture products is about 0.05cm3/cm3, of which the inversion accuracy on July 7 and July 10 is about 0.04cm3/cm3. The oasis soil moisture data set in the middle reaches of Heihe River obtained by plmr brightness temperature inversion can provide data sets for land surface / hydrological model and data assimilation, and is also of great significance to reveal the Oasis Irrigation Spatial Pattern and develop the scale conversion algorithm of soil moisture products </w:t>
+        <w:t xml:space="preserve">  本数据集包含HiWATER黑河中游人工绿洲试验区共计5个PLMR飞行日的土壤水分遥感反演产品，飞行日期分别为：2012年6月30日，7月7日，7月10日，7月26日，8月2日。   利用三角度（7°，21.5°，38.5°）双极化共六个通道的PLMR亮温观测，并结合Levenberg-Marquardt优化算法，对土壤水分（SM)、植被含水量（VWC）和地表粗糙度参数（Hr）同时进行三参数反演，得到空间分辨率700m的土壤表面体积含水量（单位cm3/cm3，代表约5cm深度的平均含水量）。   本数据集格式为asc，投影为UTM（中央经线47°N）。土壤水分的反演结果通过生态水文无线传感器网络和人工土壤水分同步观测数据进行了验证，结果表明土壤水分产品的总体精度在0.05cm3/cm3左右，其中7月7日与7 月10日的反演精度可达0.04cm3/cm3左右。利用PLMR亮温反演得到的黑河中游绿洲土壤水分数据集，可为流域陆面/水文模型及数据同化提供数据集，对于揭示绿洲灌溉空间格局以及发展土壤水分产品的尺度转换算法也有重要意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The flight dates are June 30, July 7, July 10, July 26 and August 2, 2012.   Using the plmr brightness temperature observation of six channels with triangulation (7 °, 21.5 °, 38.5 °) and combined with Levenberg Marquardt optimization algorithm, the three parameter inversion of soil moisture (SM), vegetation moisture content (vwc) and surface roughness parameter (HR) is carried out at the same time, and the soil surface volume water content (unit: cm3 / cm3) with spatial resolution of 700m is obtained, Represents the average moisture content at a depth of about 5cm)</w:t>
+        <w:t xml:space="preserve">  飞行日期分别为：2012年6月30日，7月7日，7月10日，7月26日，8月2日。   利用三角度（7°，21.5°，38.5°）双极化共六个通道的PLMR亮温观测，并结合Levenberg-Marquardt优化算法，对土壤水分（SM)、植被含水量（VWC）和地表粗糙度参数（Hr）同时进行三参数反演，得到空间分辨率700m的土壤表面体积含水量（单位cm3/cm3，代表约5cm深度的平均含水量）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The inversion results of soil moisture are verified by ecological hydrological wireless sensor network and artificial soil moisture synchronous observation data. The results show that the overall accuracy of soil moisture products is about 0.05cm3/cm3, of which the inversion accuracy on July 7 and July 10 is about 0.04cm3/cm3.   The oasis soil moisture data set in the middle reaches of Heihe River obtained by plmr brightness temperature inversion can provide data sets for land surface / hydrological model and data assimilation, and is also of great significance to reveal the Oasis Irrigation Spatial Pattern and develop the scale conversion algorithm of soil moisture products</w:t>
+        <w:t xml:space="preserve">  土壤水分的反演结果通过生态水文无线传感器网络和人工土壤水分同步观测数据进行了验证，结果表明土壤水分产品的总体精度在0.05cm3/cm3左右，其中7月7日与7 月10日的反演精度可达0.04cm3/cm3左右。   利用PLMR亮温反演得到的黑河中游绿洲土壤水分数据集，可为流域陆面/水文模型及数据同化提供数据集，对于揭示绿洲灌溉空间格局以及发展土壤水分产品的尺度转换算法也有重要意义。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/30-2012/08/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/30-2012/08/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:427.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">427.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerial remote sensing products, soil moisture, plmr, airborne microwave radiometer</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航空遥感产品, 土壤水分, PLMR, 机载微波辐射计</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,705 +1591,1006 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui,  LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125001</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui, LI Xin. Heihe River eco hydrological remote sensing experiment: soil moisture data set retrieved by plmr in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1882.</w:t>
+        <w:t xml:space="preserve">晋锐,李新. 黑河生态水文遥感试验：黑河流域中游PLMR反演土壤水分数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1882.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李大治, 晋锐, 车涛, Walker Jeffrey, 高莹, 耶楠, 王树果. 联合机载PLMR微波辐射计和MODIS产品反演黑河中游张掖绿洲土壤水分研究[J]. 地球科学进展, 2014, 29, (02): 295-305. </w:t>
+        <w:t xml:space="preserve">李大治, 晋锐, 车涛, Walker Jeffrey, 高莹, 耶楠, 王树果. 联合机载PLMR微波辐射计和MODIS产品反演黑河中游张掖绿洲土壤水分研究[J]. 地球科学进展, 2014, 29(02): 295-305.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>