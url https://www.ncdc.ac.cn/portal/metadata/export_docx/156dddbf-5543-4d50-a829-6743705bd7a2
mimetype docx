--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">尼泊尔冰湖编目数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ice lake catalogue data set of Nepal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ice lake catalogue data set of Nepal</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0023.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0023.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.601</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本次冰湖编目受到：International Centre for Integrated Mountain Development (ICIMOD) and United Nation environment Programme/Regional Resources centre, Asia and The Pacific (UNEP/RRC-AP) 的联合支持。 1、冰湖编目采用landsat遥感数据，反映的尼泊尔地区2000年的冰湖现状。 2、冰湖编目覆盖：尼泊尔地区 3、冰湖编目内容包括：冰湖编码、冰湖类型、冰湖面积、冰湖距冰川的距离、与冰湖相关的冰川等属性 4、数据投影信息： Grid Zone IIA Projection:Lambert conformal conic Ellipsoid: Everest (India 1956) Datum:India (India, Nepal) False easting: 2743196.40 False northing: 914398.80 Central meridian: 90°00'00"E Central parallel: 26°00'00"N Scale factor: 0.998786 Standard parallel 1:23°09'28.17"N Standard parallel 2:28°49'8.18"N Minimum X Value:1920240 Maximum X Value:2651760 Minimum Y Value:914398 Maximum Y Value:1188720 Grid Zone IIB Projection:Lambert conformal conic Ellipsoid: Everest (India 1956) Datum:India (India, Nepal) False easting: 2743196.40 False northing: 914398.80 Central meridian: 90°00'00"E Central parallel: 26°00'00"N Scale factor: 0.998786 Standard parallel 1:21°30'00"N Standard parallel 2:30°00'00"N Minimum X Value:1823188 Maximum X Value:2000644 Minimum Y Value:1306643 Maximum Y Value:1433476 详细数据说明请参考数据文档及报告</w:t>
+        <w:t xml:space="preserve">This ice lake catalogue is jointly supported by International Centre for Integrated Mountain Development (ICIMOD) and United National Environment Programme / regional resources centre, Asia and the Pacific (UNEP / rrc-ap). 1. The present situation of ice lakes in Nepal in 2000 is reflected by Landsat remote sensing data. 2. Ice lake cataloging coverage: Nepal region 3. The contents of ice lake catalogue include: ice lake code, ice lake type, ice lake area, ice lake distance from glacier, glacier related to ice lake, etc 4. Data projection information: Grid Zone IIA Projection:Lambert conformal conic Ellipsoid: Everest (India 1956) Datum:India (India, Nepal) False easting: 2743196.40 False northing: 914398.80 Central meridian: 90°00'00"E Central parallel: 26°00'00"N Scale factor: 0.998786 Standard parallel 1:23°09'28.17"N Standard parallel 2:28°49'8.18"N Minimum X Value:1920240 Maximum X Value:2651760 Minimum Y Value:914398 Maximum Y Value:1188720 Grid Zone IIB Projection:Lambert conformal conic Ellipsoid: Everest (India 1956) Datum:India (India, Nepal) False easting: 2743196.40 False northing: 914398.80 Central meridian: 90°00'00"E Central parallel: 26°00'00"N Scale factor: 0.998786 Standard parallel 1:21°30'00"N Standard parallel 2:30°00'00"N Minimum X Value:1823188 Maximum X Value:2000644 Minimum Y Value:1306643 Maximum Y Value:1433476 Please refer to the data document and report for detailed data description </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">landsat遥感数据</w:t>
+        <w:t xml:space="preserve">Landsat remote sensing data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">目视解译</w:t>
+        <w:t xml:space="preserve">Visual interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-None</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">尼泊尔 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nepal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">434.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:434.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰湖, 冰湖编目, 冰湖编码, 冰湖类型, 冰湖面积</w:t>
+        <w:t xml:space="preserve">Theme:Ice lake, ice lake catalogue, ice lake code, ice lake type, ice lake area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">尼泊尔 </w:t>
+        <w:t xml:space="preserve">Place:Nepal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 尼泊尔冰湖编目数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.601.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Ice lake catalogue data set of Nepal. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.601.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>