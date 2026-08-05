--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">山西省朔州市平朔矿区地质效应统计（2019年9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Geological Effect Statistics of Pingshuo Mining Area in Shuozhou City, Shanxi Province (September 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geological Effect Statistics of Pingshuo Mining Area in Shuozhou City, Shanxi Province (September 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2119.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2119.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2119.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  野外踏勘结果显示平朔矿区因煤炭采掘活动而引发的地质效应点共172个，其中地面塌陷群共17处，边坡不稳定群8处，地裂缝196条，地质效应总面积654.77hm2。层次分析法能够较为准确地判别出地面塌陷影响因素的重要程度，并给出各个因素所占的权重。地面塌陷的影响因素包括人为因素和自然因素。结合平朔矿区的实际情况，选取人为因素（包括采空区规模，采深和采厚，采煤方法和顶板管理方法），自然因素（包括水文地质条件，构造应力，覆岩的结构与硬度煤层倾角，）两类影响因素进行分析。通过层次分析法和一致性检验得出平朔矿区的地面塌陷主要受采深采厚比、采空区规模和覆岩的结构与硬度三个方面控制，权重值分别为0.469、0.188和0.114。由此可以判断，平朔矿区地面塌陷主要控制因素为人为因素，国土资源部门和煤炭生产单位做生产规划时要着重考虑周边煤矿采空区的影响。   针对露井联采区井工矿掘进进度对露天边坡的影响为研究内容，通过FLAC3D程序，建立平朔矿区露井联采理想模型，本构模型为摩尔-库伦模型。根据各层岩土力学参数建立模型，模拟结果说明露天开采的作用下，边坡主要发生沉降变形，随着井工矿开采，逐渐形成采空区。</w:t>
+        <w:t xml:space="preserve">The field survey results show that there are a total of 172 geological effect points in the Pingshuo mining area caused by coal mining activities, including 17 ground subsidence groups, 8 unstable slope groups, 196 ground fissures, and a total geological effect area of 654.77 hectares. The Analytic Hierarchy Process can accurately determine the importance of factors affecting ground subsidence and provide the weights of each factor. The influencing factors of ground subsidence include human factors and natural factors. Based on the actual situation of Pingshuo mining area, two types of influencing factors are selected for analysis: human factors (including goaf size, mining depth and thickness, coal mining methods and roof management methods) and natural factors (including hydrogeological conditions, structural stress, overlying rock structure and hardness, coal seam dip angle). Through the Analytic Hierarchy Process and consistency testing, it was found that the ground subsidence in Pingshuo mining area is mainly controlled by three aspects: the ratio of mining depth to mining thickness, the scale of goaf, and the structure and hardness of overlying rock, with weight values of 0.469, 0.188, and 0.114, respectively. From this, it can be inferred that the main controlling factor for ground subsidence in Pingshuo mining area is human factors, and the land and resources department and coal production units should pay special attention to the impact of surrounding coal mine goaf when making production planning. The research focuses on the impact of mining progress on open-pit slopes in the open-pit mining area. Using the FLAC3D program, an ideal model for open-pit mining in Pingshuo mining area is established, and the constitutive model is the Mohr Coulomb model. Based on the mechanical parameters of each layer of rock and soil, a model is established, and the simulation results show that under the action of open-pit mining, the slope mainly undergoes settlement deformation. As the mining progresses, a goaf gradually forms. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  与矿区工作人员协商获取，以及野外勘察。</w:t>
+        <w:t xml:space="preserve">    Negotiate with mining staff to obtain and conduct field surveys.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  调研收集及模拟计算分析。</w:t>
+        <w:t xml:space="preserve">    Research collection and simulation calculation analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/09/01-2019/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/09/01-2019/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">山西省朔州市平朔矿区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Pingshuo Mining Area, Shuozhou City, Shanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">208.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:208.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel,gsz</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel,gsz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">平朔矿区, 地面塌陷, 地质效应</w:t>
+        <w:t xml:space="preserve">Theme:Pingshuo mining area, ground collapse, geological effect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省朔州市平朔矿区 </w:t>
+        <w:t xml:space="preserve">Place:Pingshuo mining area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴晓丽 </w:t>
+        <w:t xml:space="preserve">contributors:Wu Xiaoli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴晓丽  </w:t>
+        <w:t xml:space="preserve">author:Wu Xiaoli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴晓丽. 山西省朔州市平朔矿区地质效应统计（2019年9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2119.2022.</w:t>
+        <w:t xml:space="preserve">Wu Xiaoli. Geological Effect Statistics of Pingshuo Mining Area in Shuozhou City, Shanxi Province (September 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2119.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>