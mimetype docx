--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological observation data of Peilonggou, Southeast Tibet, 2014-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2016年藏东南培龙沟气象观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0009.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological observation data of Peilonggou, Southeast Tibet, 2014-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.20</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0009.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the meteorological observation data of peilonggou in Southeast Tibet from 2014 to 2016. The observation station is located in Pailong Township, Bayi District, Tibet Autonomous Region. Peilonggou is a famous natural danger section of Sichuan Tibet highway in Tibet, with a total length of 1.8km. It is adjacent to the debris flow of jilonggou in the East and bordering Bomi county. Along the right bank of palongzangbo, this section of highway is built along the steep mountain wall along the steep mountain wall. It is located at the composite junction of geotectonics with developed faults. The rock stratum is upright and the joints and fissures are developed, which cut the vertical rock stratum into pieces. The river valley is deep and the terrain is steep. Under the action of external forces such as strong weathering, the slope rock mass is destroyed along the joint surface, with abundant rainfall, frequent earthquakes, rockfall and collapse Landslides and other mountain disasters occur from time to time and become the main way of mountain disasters in this region. The station records rainfall and temperature data in detail. The data is measured by a tipping bucket rainfall sensor and a temperature sensor, which is automatically collected every 10 minutes. The original data is obtained by the smartdata2000f data collector. After manual collection, the daily average data is used for air temperature data, and the daily cumulative data is used for rainfall data processing. </w:t>
+        <w:t xml:space="preserve">本数据集为2014-2016年藏东南培龙沟气象观测数据,该观测站地处西藏自治区巴宜区排龙乡。培龙沟是川藏公路西藏境内著名的天险地段，全长1.8km，东接迫龙沟泥石流，与波密县交界。该段公路顺帕隆藏布右岸沿陡峭的山壁劈山而建，处于大地构造的复合交接部位，断层发育；岩层直立，节理裂隙发育，将直立岩层切割的十分破碎；河谷深切，地形陡峻，在强烈风化作用等外营力作用下，边坡岩体沿节理面破坏，降雨丰沛，地震频繁，滚石、崩塌等山地灾害时有发生，成为本区山地灾害的主要方式。该观测站详细记录降雨和气温数据。数据由布设翻斗式雨量传感器和气温传感器测得，每10分钟自动采集一次，由smartdata2000F数据采集器取得原始数据，人工收集后，气温数据采用日平均数据并整理，降雨数据采用日累计数据并整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic acquisition</w:t>
+        <w:t xml:space="preserve">自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data is automatically collected by field instruments, collected every 10 minutes, collected and summarized by professionals on a regular basis. Daily average data is used for temperature data, and cumulative rainfall data is used for precipitation data, and then processed into data set products</w:t>
+        <w:t xml:space="preserve">原始数据由现场仪器自动采集，每十分钟采集一次，由专业人员定期进行收集和汇总，气温数据采用日平均数据，雨量数据采用累计降雨量数据并整理，后加工为数据集产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quality of the data is good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2016/11/19</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2016/11/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Pailong Township, Bayi District, Tibet Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西藏自治区巴宜区排龙乡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2000.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:103.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">103.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rainfall, weather, temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降雨量, 气象, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Applied Meteorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">应用气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pailong Township,  Bayi District,  Tibet Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西藏自治区,  排龙乡,  巴宜区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chen Ningsheng,  Ding Haitao,  Deng Mingfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈宁生,  丁海涛,  邓明枫 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ding Haitao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁海涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ding Haitao , Chen Ningsheng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁海涛, 陈宁生</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Ningsheng, Ding Haitao, Deng Mingfeng. Meteorological observation data of Peilonggou, Southeast Tibet, 2014-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.20.</w:t>
+        <w:t xml:space="preserve">陈宁生,丁海涛,邓明枫. 2014-2016年藏东南培龙沟气象观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>