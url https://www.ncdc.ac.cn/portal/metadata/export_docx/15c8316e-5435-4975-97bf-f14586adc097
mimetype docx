--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1222 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"一带一路"沿线区域沙漠分布及面积数据集（2000-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of desert distribution and area along the "the Belt and Road" (2000-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of desert distribution and area along the "the Belt and Road" (2000-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6904.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6904.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6904.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于Landsat遥感影像，通过辐射定标和大气校正等预处理算法得到沙漠区域影像，通过人工目视解译及波段指数的方法提提取沙漠边界区域。数据集涉及的沙漠主要包括"一带一路"沿线区域主要沙漠。分别为腾格里沙漠，塔克拉马干沙漠，巴丹吉林沙漠，库布奇沙漠，乌兰布和沙漠，库木塔格沙漠，古尔班通古特沙漠，柴达木沙漠、阿特劳沙漠，卡拉库姆沙漠，卡维尔沙漠，卡兰沙漠，卡孜勒库姆沙漠，卢特沙漠，莫因库姆沙漠，雷基斯坦沙漠，塔尔沙漠共计17个沙漠，时间跨度为2000-2020每5年一次数据。   1. 数据集命名   "一带一路"沿线区域沙漠2000-2020边界数据集   2. 属性信息   数据精度：30m</w:t>
+        <w:t xml:space="preserve">This dataset is based on Landsat remote sensing images. Through preprocessing algorithms such as radiometric calibration and atmospheric correction, images of desert areas were obtained. The boundaries of the desert areas were extracted through manual visual interpretation and band index methods. The deserts involved in this dataset mainly include the major deserts along the "Belt and Road" region. They are the Tengger Desert, the Taklimakan Desert, the Badain Jaran Desert, the Kubuqi Desert, the Ulan Buh Desert, the Kumtag Desert, the Gurbantunggut Desert, the Qaidam Desert,Atyrau desert,Karakum desert,Kavir desert,Kharan desert,Kyzylkum desert,Lut desert,Moinkum desert,Registan desert,Thar desertand a total of 17 deserts. The time span is from 2000 to 2020, with data collected every five years. 1. Name of Data The regions along the Belt and Road Initiative 2000-2020 Boundary Dataset 2. Data description of attribute items Data accuracy: 30m </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Landsat陆地卫星影像数据   从美国地质调查局网站(https://www.usgs.gov/) 和地理空间数据云(http://www.gscloud.cn/) 下载。</w:t>
+        <w:t xml:space="preserve">Landsat Images Download from the websites of the United States Geological Survey (https://www.usgs.gov/) and Geospatial Data Cloud (http://www.gscloud.cn/).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. 遥感数据预处理: 辐射定标、大气校正、影像拼接、裁剪、颜色校正。   2. 人工注释方法提取沙漠边界: 使用基于labelme标注软件工具对裁剪好的图像人工标注沙漠边界，成为模型的训练集。   3. 数据增强: 对训练集进行镜像翻转和方向的旋转得到10倍的数据集。</w:t>
+        <w:t xml:space="preserve">1. Remote sensing data preprocessing: Radiation calibration, atmospheric correction, image stitching, cropping, color correction. 2. Manual annotation method for extracting desert boundary: Using labelme based annotation software tools to manually annotate desert boundaries on cropped images as the training set for the model. 3. Data augmentation: Perform mirror flipping and directional rotation on the training set to obtain a dataset that is 10 times larger.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  所标注沙漠边界的平均精度在1像素(30 m)以内。</w:t>
+        <w:t xml:space="preserve">The average accuracy of the marked desert boundary is within 1 pixel (30 m). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">"一带一路"沿线区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The regions along the Belt and Road Initiative </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1200.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1200.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1635.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">70.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:70.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙漠边界, 中国沙漠</w:t>
+        <w:t xml:space="preserve">Theme:Desert boundary, Chinese desert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2005 2010 2015 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2005 2010 2015 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">腾格里沙漠，塔克拉马干沙漠，巴丹吉林沙漠，库布奇沙漠，乌兰布和沙漠，库木塔格沙漠，古尔班通古特沙漠，柴达木沙漠,  阿特劳沙漠，卡拉库姆沙漠，卡维尔沙漠，卡兰沙漠，卡孜勒库姆沙漠，卢特沙漠，莫因库姆沙漠，雷基斯坦沙漠，塔尔沙漠 </w:t>
+        <w:t xml:space="preserve">Place:Tengger Desert,  Taklimakan Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1251,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1340,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1424,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1513,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1601,828 +1226,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吕永科,  王兆滨 </w:t>
+        <w:t xml:space="preserve">contributors:LV Yongke,  Wang zhaobin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柳新朝  </w:t>
+        <w:t xml:space="preserve">author:LIU Xinchao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  吕永科  </w:t>
+        <w:t xml:space="preserve">,  LV Yongke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang zhaobin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711702-04</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">沙漠、沙尘数据融合制备技术及长时序高质量数据制备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吕永科,王兆滨. "一带一路"沿线区域沙漠分布及面积数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6904.2025.</w:t>
+        <w:t xml:space="preserve">LV Yongke, Wang zhaobin. Data set of desert distribution and area along the "the Belt and Road" (2000-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6904.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>