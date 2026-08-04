--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘南地区典型毒害草潜在分布区数据集（2021-2080年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Potential distribution of the typical poisonous species from 2021 to 2080 in Gannan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potential distribution of the typical poisonous species from 2021 to 2080 in Gannan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6709.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6709.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6709.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在2023年甘南草地地面调查的基础上，获取的毒害草生长基本情况，以出现频率最高的两种毒害草草玉梅和狼毒为例，提取各物种出现的地理位置，结合未来气象数据和地形数据，利用19个生物气象指标和3个地形指标，建立MaxEnt模型并进行优化，预测模拟了草玉梅和狼毒在甘南地区三种共享社会经济路径下（SSP1-2.6、SSP3-7.0及SSP5-8.5）的分布概率，结果分别显示了两种毒害草在甘南地区分布概率的大小及空间分布特征。   该数据集包括2021-2080年SSP1-2.6路径下草玉梅分布概率、SSP3-7.0路径下草玉梅分布概率、SSP5-8.5 路径下草玉梅分布概率、SSP1-2.6路径下狼毒分布概率、SSP3-7.0路径下狼毒分布概率、以及SSP5-8.5路径下狼毒分布概率，共计6幅，数据类型为栅格格式（.tif）。结果数值越高，说明物种适生分布概率越高，反之则越低。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2023年甘南草地地面调查数据，主要指标包括样方坐标、植被盖度、物种组成、主要毒害草、毒害草比例等信息，生物气象数据来源于WorldClim未来气候变化ACCESS-CM2模式下模拟数据，地形数据来源于ASTER GDEM。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  分别提取甘南地区存在草玉梅和狼毒的点位，利用MaxEnt模型，考虑SSP1-2.6、SSP3-7.0及SSP5-8.5三种路径，通过未来气象数据及地形数据，对模型进行优化，最终预测得到两种毒害草未来在甘南地区的分布概率。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据来源可靠，MaxEnt模型采用3.4.1版本，采用75%数据作为训练集，25%数据作为验证集，模型精度均大于0.8，模拟结果良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/04/01-2024/04/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/04/01-2024/04/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘南藏族自治州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gannan Tibetan Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">毒害草, 气候变化, 空间分布</w:t>
+        <w:t xml:space="preserve">Theme:Poisonous grass, climate change, spatial distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2080</w:t>
+        <w:t xml:space="preserve">Time:2021 2080</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘南地区 </w:t>
+        <w:t xml:space="preserve">Place:Gannan region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宇昕 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Yuxin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宇昕  </w:t>
+        <w:t xml:space="preserve">author:WANG Yuxin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Yuxin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:21ZD4FA020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">甘肃典型脆弱生态系统健康评估与预警技术研发与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王宇昕. 甘南地区典型毒害草潜在分布区数据集（2021-2080年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6709.2024.</w:t>
+        <w:t xml:space="preserve">WANG Yuxin. Potential distribution of the typical poisonous species from 2021 to 2080 in Gannan. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6709.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>