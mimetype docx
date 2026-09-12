--- v0 (2026-06-12)
+++ v1 (2026-09-12)
@@ -2437,51 +2437,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李夔洲, 侯明才, 赵子霖, 迟宇超, 黄志发. 扬子陆块北缘大洪山地区莲沱组物源分析——来自沉积学和碎屑锆石U-Pb年代学的证据[J]. 沉积学报, , : 1-17. </w:t>
+        <w:t xml:space="preserve">李夔洲, 侯明才, 赵子霖, 迟宇超, 黄志发. 扬子陆块北缘大洪山地区莲沱组物源分析——来自沉积学和碎屑锆石U-Pb年代学的证据[J]. 沉积学报, : 1-17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>