--- v0 (2026-05-15)
+++ v1 (2026-08-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: rainfall interception observation data set in dense observation area of Pailugou basin (2007-2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：排露沟流域加密观测区降雨截留观测数据集（2007年-2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1876.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: rainfall interception observation data set in dense observation area of Pailugou basin (2007-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1967</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1876.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1967</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data comes from the observation sample plot of canopy interception on the right side of the outlet of Pailugou watershed. The tree vegetation of this sample plot is Qinghai Spruce Forest. A total of 18 retention tanks are arranged in 3 sample plots, which are: Sample plot No. spruce forest interception slot No Ⅰ 1、2、3、4、5、6 Sample plot No. spruce forest interception slot No Ⅱ 7、8、9、10、11、12 Sample plot No. spruce forest interception slot No Ⅲ A、B、C、D、E、F The data of this data set mainly include: control atmospheric rainfall, through rainfall in the forest, trunk flow, through rainfall of moss and litter barrel. The data can be used to study the canopy interception characteristics of Qinghai Spruce and develop the rainfall interception model of Qinghai Spruce. The observation time was from July 4 to September 28, 2007 and from May 8 to September 27, 2008 </w:t>
+        <w:t xml:space="preserve">  本数据来自排露沟流域出口右边冠层截留观测样地，该样地乔木植被为青海云杉林。共在3个样地布设了18个截留槽，分别为：   样地号 云杉林截留槽编号   Ⅰ 1、2、3、4、5、6   样地号 云杉林截留槽编号   Ⅱ 7、8、9、10、11、12   样地号 云杉林截留槽编号   Ⅲ A、B、C、D、E、F   本数据集的数据主要包括：对照的大气降雨、林内穿透降雨、树干茎流、苔藓与枯枝落叶桶的透过雨量。该数据可用于研究青海云杉的冠层截留特征，并可用于发展青海云杉的降雨截留模型。   观测时间为2007年7月4日至9月28日和2008年5月8日至9月27日。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The rainfall in the survey area shall be intercepted and observed by instruments and recorded manually</w:t>
+        <w:t xml:space="preserve">  测区降雨仪器截留观测，人工采集记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Manual measurement</w:t>
+        <w:t xml:space="preserve">  人工测量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/07/18-2007/10/12</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/07/18-2007/10/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, forest hydrology experimental area, drainage ditch basin, intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 森林水文试验区, 排露沟流域加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:49.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Canopy interception, rainfall interception, penetrating rainfall, trunk flow, Qinghai Spruce, moss and litter interception, precipitation, rain</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冠层截留, 降雨截留, 穿透降雨, 树干茎流, 青海云杉, 苔藓与枯枝落叶截留, 降水, 雨</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  tailugou River Basin,  intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  森林水文实验区,  排露沟流域加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,  WANG Rongxin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王顺利,  王荣新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JING Wenmao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敬文茂  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JING Wenmao , LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敬文茂, 李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, WANG Rongxin. Heihe River comprehensive remote sensing joint experiment: rainfall interception observation data set in dense observation area of Pailugou basin (2007-2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1967.</w:t>
+        <w:t xml:space="preserve">王顺利,王荣新. 黑河综合遥感联合试验：排露沟流域加密观测区降雨截留观测数据集（2007年-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1967.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>