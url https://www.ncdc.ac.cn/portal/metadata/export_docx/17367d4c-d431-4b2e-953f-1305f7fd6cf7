--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于深度学习与年度结果增强方法的东北地区水稻历史长序列制图（1985-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.27604839.v1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7020.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.27604839.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7020.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The annual distribution map of rice in Northeast China from 1985 to 2023 was completed for the first time using multi-sensor Landsat data and deep learning models. Adopting the Annual Results Enhancement (ARE) method, which can handle the category probability differences generated by deep learning models at different stages. This method helps alleviate the impact of limited training samples during large-scale cross sensor rice mapping. Compared with traditional rice mapping methods, the ARE method achieved a 6% increase in F1 score. </w:t>
+        <w:t xml:space="preserve">  利用多传感器Landsat数据和深度学习模型，首次完成了1985年至2023年中国东北地区水稻的年度分布图绘制。采用年度结果增强法（ARE），该方法能处理深度学习模型在不同阶段产生的类别概率差异。这种方法有助于缓解大规模跨传感器水稻制图时训练样本有限的影响。与传统水稻制图方法相比，ARE法获得的结果F1分数提高了6%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is sourced from https://doi.org/10.6084/m9.figshare.27604839.v1 .</w:t>
+        <w:t xml:space="preserve">  数据来源于https://doi.org/10.6084/m9.figshare.27604839.v1 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The full resolution network (FR Net) deep learning model was used to preliminarily classify multi-sensor Landsat images, and an innovative annual result enhancement (ARE) method was proposed. By integrating the probability differences of different key phenological stages of rice, the problem of insufficient training samples under cross sensor and long-term conditions was effectively solved. Finally, the F1 score of the mapping results was improved by 6%, and the overall accuracy reached 0.93.</w:t>
+        <w:t xml:space="preserve">  采用全分辨率网络（FR-Net）深度学习模型对多传感器Landsat影像进行初步分类，并创新性地提出年度结果增强（ARE）方法，通过融合水稻不同关键物候期的类别概率差异，有效解决了跨传感器、长时序条件下训练样本不足的难题，最终将制图结果的F1分数提升了6%，总体精度达到0.93。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset has been rigorously validated with over 100000 independent ground samples, and after using the Annual Results Augmentation (ARE) method, the overall F1 score reached 0.93, an increase of 6% compared to traditional methods. The specific evaluation indicators are: user accuracy 0.92, mapping accuracy 0.95, and Matthews correlation coefficient 0.81. These quantitative indicators collectively demonstrate that the dataset has high reliability in recognition accuracy and spatial consistency, and can accurately reflect the spatiotemporal dynamic changes of rice fields in Northeast China over the past 40 years. </w:t>
+        <w:t xml:space="preserve">  本数据集经10万余个独立地面样本严格验证，采用年度结果增强（ARE）方法后，总体F1分数达0.93，较传统方法提升6%。具体评价指标为：用户精度0.92、制图精度0.95、马修斯相关系数0.81。这些量化指标共同证明了数据集在识别准确性和空间一致性方面具有高可靠性，能够准确反映近40年东北水稻田的时空动态变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1985/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Deep Learning, Northeast China, Rice</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">深度学习, 中国东北, 水稻</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1419,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Peng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨鹏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Peng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yang Peng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨鹏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Peng. Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7020.2025.</w:t>
+        <w:t xml:space="preserve">杨鹏. 基于深度学习与年度结果增强方法的东北地区水稻历史长序列制图（1985-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7020.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Z, Xia L, Zhao F, Gu Y, Yang J, Zha Y, Wu S, Yang P. Long history paddy rice mapping across Northeast China with deep learning and annualresult enhancement method[J/OL]. Earth Syst. Sci. Data, 2025-12-05, 17, (12): 6851-6869. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-6851-2025.</w:t>
       </w:r>