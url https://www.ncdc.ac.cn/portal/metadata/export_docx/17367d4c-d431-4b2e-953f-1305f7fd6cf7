--- v1 (2026-07-11)
+++ v2 (2026-08-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于深度学习与年度结果增强方法的东北地区水稻历史长序列制图（1985-2023年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.6084/m9.figshare.27604839.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.27604839.v1</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7020.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用多传感器Landsat数据和深度学习模型，首次完成了1985年至2023年中国东北地区水稻的年度分布图绘制。采用年度结果增强法（ARE），该方法能处理深度学习模型在不同阶段产生的类别概率差异。这种方法有助于缓解大规模跨传感器水稻制图时训练样本有限的影响。与传统水稻制图方法相比，ARE法获得的结果F1分数提高了6%。</w:t>
+        <w:t xml:space="preserve">The annual distribution map of rice in Northeast China from 1985 to 2023 was completed for the first time using multi-sensor Landsat data and deep learning models. Adopting the Annual Results Enhancement (ARE) method, which can handle the category probability differences generated by deep learning models at different stages. This method helps alleviate the impact of limited training samples during large-scale cross sensor rice mapping. Compared with traditional rice mapping methods, the ARE method achieved a 6% increase in F1 score. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于https://doi.org/10.6084/m9.figshare.27604839.v1 。</w:t>
+        <w:t xml:space="preserve">    The data is sourced from https://doi.org/10.6084/m9.figshare.27604839.v1 .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用全分辨率网络（FR-Net）深度学习模型对多传感器Landsat影像进行初步分类，并创新性地提出年度结果增强（ARE）方法，通过融合水稻不同关键物候期的类别概率差异，有效解决了跨传感器、长时序条件下训练样本不足的难题，最终将制图结果的F1分数提升了6%，总体精度达到0.93。</w:t>
+        <w:t xml:space="preserve">    The full resolution network (FR Net) deep learning model was used to preliminarily classify multi-sensor Landsat images, and an innovative annual result enhancement (ARE) method was proposed. By integrating the probability differences of different key phenological stages of rice, the problem of insufficient training samples under cross sensor and long-term conditions was effectively solved. Finally, the F1 score of the mapping results was improved by 6%, and the overall accuracy reached 0.93.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集经10万余个独立地面样本严格验证，采用年度结果增强（ARE）方法后，总体F1分数达0.93，较传统方法提升6%。具体评价指标为：用户精度0.92、制图精度0.95、马修斯相关系数0.81。这些量化指标共同证明了数据集在识别准确性和空间一致性方面具有高可靠性，能够准确反映近40年东北水稻田的时空动态变化。</w:t>
+        <w:t xml:space="preserve">    This dataset has been rigorously validated with over 100000 independent ground samples, and after using the Annual Results Augmentation (ARE) method, the overall F1 score reached 0.93, an increase of 6% compared to traditional methods. The specific evaluation indicators are: user accuracy 0.92, mapping accuracy 0.95, and Matthews correlation coefficient 0.81. These quantitative indicators collectively demonstrate that the dataset has high reliability in recognition accuracy and spatial consistency, and can accurately reflect the spatiotemporal dynamic changes of rice fields in Northeast China over the past 40 years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1985/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1985/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国东北地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.tif</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">深度学习, 中国东北, 水稻</w:t>
+        <w:t xml:space="preserve">Theme:Deep Learning, Northeast China, Rice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国东北地区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,836 +1185,585 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨鹏 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Peng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨鹏  </w:t>
+        <w:t xml:space="preserve">author:Yang Peng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yang Peng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨鹏. 基于深度学习与年度结果增强方法的东北地区水稻历史长序列制图（1985-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7020.2025.</w:t>
+        <w:t xml:space="preserve">Yang Peng. Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7020.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Z, Xia L, Zhao F, Gu Y, Yang J, Zha Y, Wu S, Yang P. Long history paddy rice mapping across Northeast China with deep learning and annualresult enhancement method[J/OL]. Earth Syst. Sci. Data, 2025-12-05, 17, (12): 6851-6869. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-6851-2025.</w:t>
+        <w:t xml:space="preserve">Zhang Z, Xia L, Zhao F, Gu Y, Yang J, Zha Y, Wu S, Yang P. Long history paddy rice mapping across Northeast China with deep learning and annualresult enhancement method[J/OL]. Earth Syst. Sci. Data, 2025-12-05, 17(12): 6851-6869. DOI: 10.5194/essd-17-6851-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>