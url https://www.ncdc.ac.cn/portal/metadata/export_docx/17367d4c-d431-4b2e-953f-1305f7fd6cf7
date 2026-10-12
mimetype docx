--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于深度学习与年度结果增强方法的东北地区水稻历史长序列制图（1985-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.27604839.v1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7020.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.27604839.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7020.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The annual distribution map of rice in Northeast China from 1985 to 2023 was completed for the first time using multi-sensor Landsat data and deep learning models. Adopting the Annual Results Enhancement (ARE) method, which can handle the category probability differences generated by deep learning models at different stages. This method helps alleviate the impact of limited training samples during large-scale cross sensor rice mapping. Compared with traditional rice mapping methods, the ARE method achieved a 6% increase in F1 score. </w:t>
+        <w:t xml:space="preserve">  利用多传感器Landsat数据和深度学习模型，首次完成了1985年至2023年中国东北地区水稻的年度分布图绘制。采用年度结果增强法（ARE），该方法能处理深度学习模型在不同阶段产生的类别概率差异。这种方法有助于缓解大规模跨传感器水稻制图时训练样本有限的影响。与传统水稻制图方法相比，ARE法获得的结果F1分数提高了6%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is sourced from https://doi.org/10.6084/m9.figshare.27604839.v1 .</w:t>
+        <w:t xml:space="preserve">  数据来源于https://doi.org/10.6084/m9.figshare.27604839.v1 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The full resolution network (FR Net) deep learning model was used to preliminarily classify multi-sensor Landsat images, and an innovative annual result enhancement (ARE) method was proposed. By integrating the probability differences of different key phenological stages of rice, the problem of insufficient training samples under cross sensor and long-term conditions was effectively solved. Finally, the F1 score of the mapping results was improved by 6%, and the overall accuracy reached 0.93.</w:t>
+        <w:t xml:space="preserve">  采用全分辨率网络（FR-Net）深度学习模型对多传感器Landsat影像进行初步分类，并创新性地提出年度结果增强（ARE）方法，通过融合水稻不同关键物候期的类别概率差异，有效解决了跨传感器、长时序条件下训练样本不足的难题，最终将制图结果的F1分数提升了6%，总体精度达到0.93。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset has been rigorously validated with over 100000 independent ground samples, and after using the Annual Results Augmentation (ARE) method, the overall F1 score reached 0.93, an increase of 6% compared to traditional methods. The specific evaluation indicators are: user accuracy 0.92, mapping accuracy 0.95, and Matthews correlation coefficient 0.81. These quantitative indicators collectively demonstrate that the dataset has high reliability in recognition accuracy and spatial consistency, and can accurately reflect the spatiotemporal dynamic changes of rice fields in Northeast China over the past 40 years. </w:t>
+        <w:t xml:space="preserve">  本数据集经10万余个独立地面样本严格验证，采用年度结果增强（ARE）方法后，总体F1分数达0.93，较传统方法提升6%。具体评价指标为：用户精度0.92、制图精度0.95、马修斯相关系数0.81。这些量化指标共同证明了数据集在识别准确性和空间一致性方面具有高可靠性，能够准确反映近40年东北水稻田的时空动态变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1985/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Deep Learning, Northeast China, Rice</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">深度学习, 中国东北, 水稻</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1419,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Peng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨鹏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Peng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yang Peng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨鹏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Peng. Long history paddy rice mapping across Northeast China with deep learning and annual result enhancement method. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7020.2025.</w:t>
+        <w:t xml:space="preserve">杨鹏. 基于深度学习与年度结果增强方法的东北地区水稻历史长序列制图（1985-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7020.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Z, Xia L, Zhao F, Gu Y, Yang J, Zha Y, Wu S, Yang P. Long history paddy rice mapping across Northeast China with deep learning and annualresult enhancement method[J/OL]. Earth Syst. Sci. Data, 2025-12-05, 17(12): 6851-6869. DOI: 10.5194/essd-17-6851-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">