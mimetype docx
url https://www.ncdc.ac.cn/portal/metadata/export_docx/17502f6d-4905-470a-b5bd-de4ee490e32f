--- v0 (2026-07-11)
+++ v1 (2026-07-11)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国0.5纳米高分辨率（1小时，10公里）地表晴空紫外辐射数据集（1981-2023年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A 0.5nm high-resolution (1h, 10km) surface solar clear-sky ultraviolet radiation dataset for China (1981-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A 0.5nm high-resolution (1h, 10km) surface solar clear-sky ultraviolet radiation dataset for China (1981-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.6084/m9.figshare.28234298.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.28234298.v1</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7023.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为中国大陆高分辨率地表晴空紫外线辐射数据集，覆盖43年（1981–2023）观测期，时间分辨率为1小时，空间分辨率为10公里。数据以W/m²为单位表示，广泛适用于太阳能开发、生态研究及公共卫生影响评估等领域。该数据集基于SMARTS模型生成，采用ERA5和MERRA-2再分析数据作为输入。地面观测验证显示其具有高精度：相关系数(R)达0.919，均方根误差(RMSE)为5.073 W/m²，均值偏差误差(MBE)为0.072 W/m²。相较于CERES紫外辐射产品，本数据集展现出更高的精度。此外，通过运用SMARTS模型的光谱计算能力，数据集实现了进一步精细化处理，提供0.5纳米间隔的紫外辐射数据。此项增强使特定波长的分析更为详尽，为定向研究提供更高分辨率。该数据集将成为晴空紫外辐射相关研究与应用的可靠资源。</w:t>
+        <w:t xml:space="preserve">The dataset is a high-resolution surface clear-sky ultraviolet (UV) radiation dataset for mainland China, covering 43 years (1981–2023) with a temporal resolution of 1 hour and a spatial resolution of 10 km. The data is expressed in units of W/m² and is widely applicable to fields such as solar energy development, ecological research, and public health impact assessments. The dataset was generated based on the SMARTS model, using ERA5 and MERRA-2 reanalysis data as inputs. Validation against ground-based observations demonstrates its high accuracy, with a correlation coefficient (R) of 0.919, a root mean square error (RMSE) of 5.073 W/m², and a mean bias error (MBE) of 0.072 W/m². Compared to the CERES UV radiation product, this dataset demonstrates higher accuracy. Additionally, leveraging the spectral computation capabilities of the SMARTS model, the dataset provides further refinement, offering UV radiation data at 0.5 nm intervals. This enhancement enables more detailed analyses at specific wavelengths, offering higher resolution for targeted research. The dataset serves as a reliable resource for studies and applications related to clear-sky UV radiation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于：https://doi.org/10.6084/m9.figshare.28234298 。</w:t>
+        <w:t xml:space="preserve">    Data source: https://doi.org/10.6084/m9.figshare.28234298 .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于ERA5和MERRA-2再分析数据，采用SMARTS光谱辐射传输模型进行生成，并通过地面观测验证确保了其高精度。加工过程中，还特别利用了模型的光谱计算能力，生成了0.5纳米间隔的高分辨率光谱数据，从而实现了对紫外辐射的精细化表征。</w:t>
+        <w:t xml:space="preserve">    This dataset is based on ERA5 and MERRA-2 reanalysis data, generated using the SMARTS spectral radiative transfer model, and validated through ground observations to ensure its high accuracy. During the processing, the spectral calculation capability of the model was specifically utilized to generate high-resolution spectral data with intervals of 0.5 nanometers, thereby achieving precise characterization of ultraviolet radiation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集经过37个地面站点实测数据验证，与实测值的相关系数高达0.919，均方根误差和均值偏差误差分别低至5.073 W/m²和0.072 W/m²，精度优于CERES同类产品；同时，通过提供0.5纳米间隔的光谱数据，在特定波长分析方面具备了更精细的解析能力。</w:t>
+        <w:t xml:space="preserve">    This dataset has been validated with measured data from 37 ground stations, and the correlation coefficient with the measured values is as high as 0.919. The root mean square error and mean deviation error are as low as 5.073 W/m ² and 0.072 W/m ², respectively, with higher accuracy than similar products from CERES; At the same time, by providing spectral data at intervals of 0.5 nanometers, it has gained more refined analytical capabilities in specific wavelength analysis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1981/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1981/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">443.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:443.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表, 晴空, 紫外线</w:t>
+        <w:t xml:space="preserve">Theme:Surface, clear sky, ultraviolet radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1981 2023</w:t>
+        <w:t xml:space="preserve">Time:1981 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">覃文敏 </w:t>
+        <w:t xml:space="preserve">contributors:Qin Wenmin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">覃文敏  </w:t>
+        <w:t xml:space="preserve">author:Qin Wenmin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Qin Wenmin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">覃文敏. 中国0.5纳米高分辨率（1小时，10公里）地表晴空紫外辐射数据集（1981-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7023.2025.</w:t>
+        <w:t xml:space="preserve">Qin Wenmin. A 0.5nm high-resolution (1h, 10km) surface solar clear-sky ultraviolet radiation dataset for China (1981-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7023.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Qi Q, Tan Y, Gueymard CA, Wild M, Hu B, Qin W, Sun T, Zhang M, Wang L. First high-resolution surface spectral clear-sky ultraviolet radiation dataset across China (1981–2023): development, validation, and variability[J/OL]. Earth Syst. Sci. Data, 2025-12-17, 17, (12): 7271-7292. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7271-2025.</w:t>
       </w:r>