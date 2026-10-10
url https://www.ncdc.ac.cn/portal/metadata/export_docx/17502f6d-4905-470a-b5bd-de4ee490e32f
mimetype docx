--- v1 (2026-07-11)
+++ v2 (2026-10-10)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A 0.5nm high-resolution (1h, 10km) surface solar clear-sky ultraviolet radiation dataset for China (1981-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国0.5纳米高分辨率（1小时，10公里）地表晴空紫外辐射数据集（1981-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.28234298.v1</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A 0.5nm high-resolution (1h, 10km) surface solar clear-sky ultraviolet radiation dataset for China (1981-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7023.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.28234298.v1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB7023.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset is a high-resolution surface clear-sky ultraviolet (UV) radiation dataset for mainland China, covering 43 years (1981–2023) with a temporal resolution of 1 hour and a spatial resolution of 10 km. The data is expressed in units of W/m² and is widely applicable to fields such as solar energy development, ecological research, and public health impact assessments. The dataset was generated based on the SMARTS model, using ERA5 and MERRA-2 reanalysis data as inputs. Validation against ground-based observations demonstrates its high accuracy, with a correlation coefficient (R) of 0.919, a root mean square error (RMSE) of 5.073 W/m², and a mean bias error (MBE) of 0.072 W/m². Compared to the CERES UV radiation product, this dataset demonstrates higher accuracy. Additionally, leveraging the spectral computation capabilities of the SMARTS model, the dataset provides further refinement, offering UV radiation data at 0.5 nm intervals. This enhancement enables more detailed analyses at specific wavelengths, offering higher resolution for targeted research. The dataset serves as a reliable resource for studies and applications related to clear-sky UV radiation. </w:t>
+        <w:t xml:space="preserve">  该数据集为中国大陆高分辨率地表晴空紫外线辐射数据集，覆盖43年（1981–2023）观测期，时间分辨率为1小时，空间分辨率为10公里。数据以W/m²为单位表示，广泛适用于太阳能开发、生态研究及公共卫生影响评估等领域。该数据集基于SMARTS模型生成，采用ERA5和MERRA-2再分析数据作为输入。地面观测验证显示其具有高精度：相关系数(R)达0.919，均方根误差(RMSE)为5.073 W/m²，均值偏差误差(MBE)为0.072 W/m²。相较于CERES紫外辐射产品，本数据集展现出更高的精度。此外，通过运用SMARTS模型的光谱计算能力，数据集实现了进一步精细化处理，提供0.5纳米间隔的紫外辐射数据。此项增强使特定波长的分析更为详尽，为定向研究提供更高分辨率。该数据集将成为晴空紫外辐射相关研究与应用的可靠资源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data source: https://doi.org/10.6084/m9.figshare.28234298 .</w:t>
+        <w:t xml:space="preserve">  数据来源于：https://doi.org/10.6084/m9.figshare.28234298 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset is based on ERA5 and MERRA-2 reanalysis data, generated using the SMARTS spectral radiative transfer model, and validated through ground observations to ensure its high accuracy. During the processing, the spectral calculation capability of the model was specifically utilized to generate high-resolution spectral data with intervals of 0.5 nanometers, thereby achieving precise characterization of ultraviolet radiation.</w:t>
+        <w:t xml:space="preserve">  本数据集基于ERA5和MERRA-2再分析数据，采用SMARTS光谱辐射传输模型进行生成，并通过地面观测验证确保了其高精度。加工过程中，还特别利用了模型的光谱计算能力，生成了0.5纳米间隔的高分辨率光谱数据，从而实现了对紫外辐射的精细化表征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset has been validated with measured data from 37 ground stations, and the correlation coefficient with the measured values is as high as 0.919. The root mean square error and mean deviation error are as low as 5.073 W/m ² and 0.072 W/m ², respectively, with higher accuracy than similar products from CERES; At the same time, by providing spectral data at intervals of 0.5 nanometers, it has gained more refined analytical capabilities in specific wavelength analysis. </w:t>
+        <w:t xml:space="preserve">  本数据集经过37个地面站点实测数据验证，与实测值的相关系数高达0.919，均方根误差和均值偏差误差分别低至5.073 W/m²和0.072 W/m²，精度优于CERES同类产品；同时，通过提供0.5纳米间隔的光谱数据，在特定波长分析方面具备了更精细的解析能力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:443.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">443.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface, clear sky, ultraviolet radiation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表, 晴空, 紫外线</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Qin Wenmin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">覃文敏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Qin Wenmin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">覃文敏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Qin Wenmin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">覃文敏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qin Wenmin. A 0.5nm high-resolution (1h, 10km) surface solar clear-sky ultraviolet radiation dataset for China (1981-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7023.2025.</w:t>
+        <w:t xml:space="preserve">覃文敏. 中国0.5纳米高分辨率（1小时，10公里）地表晴空紫外辐射数据集（1981-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB7023.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qi Q, Tan Y, Gueymard CA, Wild M, Hu B, Qin W, Sun T, Zhang M, Wang L. First high-resolution surface spectral clear-sky ultraviolet radiation dataset across China (1981–2023): development, validation, and variability[J/OL]. Earth Syst. Sci. Data, 2025-12-17, 17, (12): 7271-7292. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7271-2025.</w:t>
+        <w:t xml:space="preserve">Qi Q, Tan Y, Gueymard CA, Wild M, Hu B, Qin W, Sun T, Zhang M, Wang L. First high-resolution surface spectral clear-sky ultraviolet radiation dataset across China (1981–2023): development, validation, and variability[J/OL]. Earth Syst. Sci. Data, 2025-12-17, 17(12): 7271-7292. DOI: 10.5194/essd-17-7271-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>