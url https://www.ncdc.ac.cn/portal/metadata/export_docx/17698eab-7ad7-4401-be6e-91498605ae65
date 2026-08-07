--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于SIN 网格的全球陆地 1 公里 8 天 BBE数据集（2010 年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global Land 1 Kilometer 8-Day BBE Dataset Based on SIN Grid (2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Land 1 Kilometer 8-Day BBE Dataset Based on SIN Grid (2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.8226681</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8226681</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4099.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是 ELITE 全球陆地生物气溶胶产品，空间分辨率为 1 公里，时间分辨率为 8 天，采用正弦网格，时间范围为 2000 年至 2015 年（持续更新）。  本数据集中基本热红外探测（ELITE）目前有四类产品，包括陆地表面温度（LST：晴空和全天空）、发射率（NBE：窄带发射率；BBE：宽带发射率；光谱发射率）、地表辐射和能量预算部分（SLUR：地表长波上涌辐射；SLDR：地表长波下沉辐射；SLNR：地表长波净辐射）以及地球辐射预算部分（OLR：外向长波辐射）： SLDR：地表长波向下辐射 SLDR；SLNR：地表长波净辐射），以及地球辐射预算的组成部分（OLR：传出长波辐射；RSR：反射太阳辐射）。</w:t>
+        <w:t xml:space="preserve">This dataset is ELITE's global terrestrial bioaerosols product, with a spatial resolution of 1 kilometer and a temporal resolution of 8 days. It uses a sine grid and covers the time range from 2000 to 2015 (continuously updated). There are currently four types of products for basic thermal infrared detection (ELITE) in this dataset, including land surface temperature (LST: clear sky and all sky), emissivity (NBE: narrowband emissivity; BBE: Broadband emissivity; Spectral emissivity, surface radiation, and energy budget component (SLUR: Surface longwave upwelling radiation; SLDR: Surface longwave subsidence radiation; SLNR: Surface Long Wave Net Radiation) and Earth Radiation Budget Part (OLR: Outward Long Wave Radiation): SLDR: Surface Long Wave Downward Radiation SLDR; SLNR (Surface Long Wave Net Radiation) and components of the Earth's radiation budget (OLR: Outgoing Long Wave Radiation); RSR: Reflected solar radiation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据源是ELITE产品，关于ELITE产品的更多信息，请参阅网站（https://elite.bnu.edu.cn）。</w:t>
+        <w:t xml:space="preserve">    The data source of this dataset is ELITE products. For more information about ELITE products, please refer to the website（ https://elite.bnu.edu.cn ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集是使用Cheng et al. （2014; 2016）开发的算法从中分辨率成像光谱仪（MODIS）数据生成的。</w:t>
+        <w:t xml:space="preserve">    This dataset was generated from Moderate Resolution Imaging Spectroradiometer (MODIS) data using the algorithm developed by Cheng et al. (2014; 2016).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好</w:t>
+        <w:t xml:space="preserve">    Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:HDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">发射率, ELITE产品, 地表温度</w:t>
+        <w:t xml:space="preserve">Theme:Emissivity, ELITE product, surface temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大地测量学 </w:t>
+        <w:t xml:space="preserve">Subject:Geodesy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,822 +1185,573 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">程洁,  刘伟汉 </w:t>
+        <w:t xml:space="preserve">contributors:CHENG Jie,  LIU Weihan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">程洁  </w:t>
+        <w:t xml:space="preserve">author:CHENG Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘伟汉  </w:t>
+        <w:t xml:space="preserve">,  LIU Weihan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHENG Jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">程洁,刘伟汉. 基于SIN 网格的全球陆地 1 公里 8 天 BBE数据集（2010 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4099.2023.</w:t>
+        <w:t xml:space="preserve">CHENG Jie, LIU Weihan. Global Land 1 Kilometer 8-Day BBE Dataset Based on SIN Grid (2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4099.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Cheng Jie, Liang Shunlin. Estimating the broadband longwave emissivity of global bare soil from the MODIS shortwave albedo product[J]. Journal of Geophysical Research, 2014, 119: 614-634. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">