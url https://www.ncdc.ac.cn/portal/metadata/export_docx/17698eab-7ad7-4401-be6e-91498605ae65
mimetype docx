--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Land 1 Kilometer 8-Day BBE Dataset Based on SIN Grid (2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于SIN 网格的全球陆地 1 公里 8 天 BBE数据集（2010 年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8226681</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global Land 1 Kilometer 8-Day BBE Dataset Based on SIN Grid (2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4099.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8226681</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4099.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is ELITE's global terrestrial bioaerosols product, with a spatial resolution of 1 kilometer and a temporal resolution of 8 days. It uses a sine grid and covers the time range from 2000 to 2015 (continuously updated). There are currently four types of products for basic thermal infrared detection (ELITE) in this dataset, including land surface temperature (LST: clear sky and all sky), emissivity (NBE: narrowband emissivity; BBE: Broadband emissivity; Spectral emissivity, surface radiation, and energy budget component (SLUR: Surface longwave upwelling radiation; SLDR: Surface longwave subsidence radiation; SLNR: Surface Long Wave Net Radiation) and Earth Radiation Budget Part (OLR: Outward Long Wave Radiation): SLDR: Surface Long Wave Downward Radiation SLDR; SLNR (Surface Long Wave Net Radiation) and components of the Earth's radiation budget (OLR: Outgoing Long Wave Radiation); RSR: Reflected solar radiation. </w:t>
+        <w:t xml:space="preserve">  本数据集是 ELITE 全球陆地生物气溶胶产品，空间分辨率为 1 公里，时间分辨率为 8 天，采用正弦网格，时间范围为 2000 年至 2015 年（持续更新）。  本数据集中基本热红外探测（ELITE）目前有四类产品，包括陆地表面温度（LST：晴空和全天空）、发射率（NBE：窄带发射率；BBE：宽带发射率；光谱发射率）、地表辐射和能量预算部分（SLUR：地表长波上涌辐射；SLDR：地表长波下沉辐射；SLNR：地表长波净辐射）以及地球辐射预算部分（OLR：外向长波辐射）： SLDR：地表长波向下辐射 SLDR；SLNR：地表长波净辐射），以及地球辐射预算的组成部分（OLR：传出长波辐射；RSR：反射太阳辐射）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data source of this dataset is ELITE products. For more information about ELITE products, please refer to the website（ https://elite.bnu.edu.cn ）.</w:t>
+        <w:t xml:space="preserve">  本数据集数据源是ELITE产品，关于ELITE产品的更多信息，请参阅网站（https://elite.bnu.edu.cn）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset was generated from Moderate Resolution Imaging Spectroradiometer (MODIS) data using the algorithm developed by Cheng et al. (2014; 2016).</w:t>
+        <w:t xml:space="preserve">  该数据集是使用Cheng et al. （2014; 2016）开发的算法从中分辨率成像光谱仪（MODIS）数据生成的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量较好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1KM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Emissivity, ELITE product, surface temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">发射率, ELITE产品, 地表温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geodesy </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大地测量学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,617 +1533,866 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHENG Jie,  LIU Weihan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">程洁,  刘伟汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHENG Jie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">程洁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LIU Weihan </w:t>
+        <w:t xml:space="preserve">,  刘伟汉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHENG Jie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">程洁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHENG Jie, LIU Weihan. Global Land 1 Kilometer 8-Day BBE Dataset Based on SIN Grid (2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4099.2023.</w:t>
+        <w:t xml:space="preserve">程洁,刘伟汉. 基于SIN 网格的全球陆地 1 公里 8 天 BBE数据集（2010 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4099.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cheng Jie, Liang Shunlin. Estimating the broadband longwave emissivity of global bare soil from the MODIS shortwave albedo product[J]. Journal of Geophysical Research, 2014, 119: 614-634. </w:t>
+        <w:t xml:space="preserve">Cheng Jie, Liang Shunlin. Estimating the broadband longwave emissivity of global bare soil from the MODIS shortwave albedo product[J]. Journal of Geophysical Research, 2014, 119: 614-634.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cheng Jie, Liang Shunlin, Verhoef Wouter, Shi Linpeng, Liu Qiang. Estimating the Hemispherical Broadband Longwave Emissivity of Global Vegetated Surfaces Using a Radiative Transfer Model[J]. IEEE Transactions on Geoscience and Remote Sensing, 2016, 54: 905-917. </w:t>
+        <w:t xml:space="preserve">Cheng Jie, Liang Shunlin, Verhoef Wouter, Shi Linpeng, Liu Qiang. Estimating the Hemispherical Broadband Longwave Emissivity of Global Vegetated Surfaces Using a Radiative Transfer Model[J]. IEEE Transactions on Geoscience and Remote Sensing, 2016, 54: 905-917.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>