--- v0 (2026-05-10)
+++ v1 (2026-08-09)
@@ -2,1000 +2,838 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球冰湖编目数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global inventory of glacial lakes (GIGLak)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global inventory of glacial lakes (GIGLak)</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">10.6084/m9.figshare.26310967</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  气候变化加速了冰川的大范围退缩，导致冰湖广泛发育。掌握全球冰湖空间分布的整体情况，是监测其溃决灾害的重要基础。本数据采用半自动制图方法并实施严格质量控制，对全球范围内（不含南极和格陵兰冰盖/冰原）面积≥0.01 km2的冰湖进行编目，共识别出 117352 个冰湖，净总面积为 24755.84±2971.33 km2。评估结果表明，该全球冰湖编目（GIGLak）在数量和面积上的总体精度分别为 89.37% 和 91.42%。   这些冰湖广泛分布于不同海拔区域，从地球第三极延伸至沿海地带。多数冰湖集中分布在格陵兰周边、亚洲高山区、阿拉斯加、加拿大及科迪勒拉山脉地区。面积在 0.01-0.1 平方公里之间的冰湖数量占总数的 77.24%，但其面积占比仅为 11.82%。将冰湖划分为 4 类的结果显示，在全球范围内，非冰接触型冰前湖在数量（占比 67.07%）和面积（占比 53.04%）上均占主导地位。</w:t>
+        <w:t xml:space="preserve">Climate change accelerates the extensive retreat of glaciers, leading to the widespread development of glacial lakes. A holistic picture of the spatial distribution of glacial lakes worldwide is a critical base for tracking the outburst hazards. By employing a semi-automated mapping approach and rigorous quality control, this study inventories 117,352 glacial lakes (≥0.01 km2) worldwide (the ice cap/sheet of Antarctic and Greenland excluded), with a net area of 24,755.84 ± 2,971.33 km2. The evaluation result shows this global inventory of glacial lakes (GIGLak) has an overall accuracy of 89.37% and 91.42% in number and area, respectively. These glacial lakes are widely distributed in different altitudes, ranging from the Earth’s third pole to the coasts. Most glacial lakes are distributed in the Greenland periphery, High-Mountain Asia, Alaska, Canada, and the Cordilleras. The number of glacial lakes between 0.01–0.1 km2 accounts for 77.24% of the total count but only 11.82% in area. The classification of glacial lakes as four types indicates that the ice-uncontacted proglacial lakes dominate the number (67.07%) and area (53.04%) worldwide. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用 GSW（1984-2020 年，取最大水域范围）和 GLAD（1999-2020 年，聚合年度图层提最大范围）两个开源数据集提取冰湖水域，GLAD 补充 GSW 未识别的狭长冰湖；同时用 MERIT DEM 区分误判为冰湖的地形阴影（生成 &gt; 10° 坡度图辅助非水体判断），借 RGI v6.0 冰川编目确定冰川位置与范围。</w:t>
+        <w:t xml:space="preserve"> Two open-source datasets, GSW (1984-2020, taking the maximum water area range) and GLAD (1999-2020, aggregating annual layers to extract the maximum range), were used to extract glacial lake water areas. GLAD supplemented the narrow and elongated glacial lakes not identified by GSW; At the same time, MERIT DEM was used to distinguish terrain shadows that were mistakenly identified as glacial lakes (generating&gt;10 ° slope maps to assist in non water body judgment), and RGI v6.0 glacier cataloging was used to determine the location and range of glaciers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）采用 GSW（1984-2020 年，取最大水域范围）和 GLAD（1999-2020 年，聚合图层提最大范围）提取冰湖水域，GLAD 补充 GSW 未识别的狭长冰湖；   （2）借 MERIT DEM 区分地形阴影（生成 &gt; 10° 坡度图辅助判非水体），用 RGI v6.0 定冰川范围。  （3）以冰川末端 3 公里缓冲区识别冰湖，叠加高分辨率影像提边界。  （4）人工核查地表水矢量与 ESRI 影像，删伪冰湖、补遗漏，2 人 2020-2022 年耗时 2600 小时处理约 600 万多边形。按融水补给分 GFL 与 NGFL，GFL 依冰川拓扑关系再分 3 类并人工修正。假设人工误差呈高斯分布，仅考虑混合像元影响做精度评估。</w:t>
+        <w:t xml:space="preserve"> (1) Using GSW (1984-2020, taking the maximum water area range) and GLAD (1999-2020, aggregating layers to take the maximum range) to extract glacial lake water areas, GLAD supplements the narrow glacial lakes not identified by GSW;  (2) Using MERIT DEM to distinguish terrain shadows (generating&gt;10 ° slope maps to assist in identifying non water bodies), and using RGI v6.0 to determine glacier ranges.  (3) Identify glacial lakes using a 3-kilometer buffer zone at the end of the glacier, and overlay high-resolution images to extract boundaries.  (4) Manually verifying surface water vectors and ESRI images, removing fake glacial lakes, and filling in omissions, two people spent 2600 hours processing approximately 6 million polygons from 2020 to 2022. According to the meltwater supply, GFL and NGFL are classified, and GFL is further divided into three categories based on glacier topology and manually corrected. Assuming that the artificial error follows a Gaussian distribution, only the influence of mixed pixels is considered for accuracy evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">118.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:118.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球, 冰湖, 遥感</w:t>
+        <w:t xml:space="preserve">Theme:Global, Ice Lake, Remote Sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1029,69 +867,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1118,69 +938,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1202,69 +1004,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1291,69 +1075,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1379,812 +1145,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋春桥 </w:t>
+        <w:t xml:space="preserve">contributors:SONG Chunqiao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋春桥  </w:t>
+        <w:t xml:space="preserve">author:SONG Chunqiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SONG Chunqiao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋春桥. 全球冰湖编目数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://www.doi.org/10.6084/m9.figshare.26310967.</w:t>
+        <w:t xml:space="preserve">SONG Chunqiao. Global inventory of glacial lakes (GIGLak). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://www.doi.org/10.6084/m9.figshare.26310967.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Song Chunqiao, Fan Chenyu, Ma Jinsong, Zhan Pengfei, Deng Xinyuan. A spatially constrained remote sensing-based inventory of glacial lakes worldwide[J]. Scientific Data, 2025-03-20, 12, (1):464. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-04809-z.</w:t>
       </w:r>