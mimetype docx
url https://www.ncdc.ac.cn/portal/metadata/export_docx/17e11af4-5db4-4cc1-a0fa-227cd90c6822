--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -664,51 +664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">542.7 KiB</w:t>
+        <w:t xml:space="preserve">432.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>