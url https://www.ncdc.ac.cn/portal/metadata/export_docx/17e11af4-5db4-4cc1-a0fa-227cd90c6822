--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -664,51 +664,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">432.6 KiB</w:t>
+        <w:t xml:space="preserve">4.6 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*csv</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2404,50 +2453,122 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">康世昌,黄杰,张强弓,郭军明,殷秀峰,孙世威,孙学军. 第三极地区汞数据集（2010-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.QZKK.DB6654.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kang S, Huang J, Zhang Q, Guo J, Yin X, Sun S, Sun X, Tripathee L, Abdullaev S, Tang W, Zhang Y, Miao X, Liao L, Che L. Mercury dataset over the Third Pole[J/OL]. Earth Syst. Sci. Data, 2026-07-16, 18, (7): 4943-4963. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-4943-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>