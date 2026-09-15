--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -2522,53 +2522,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kang S, Huang J, Zhang Q, Guo J, Yin X, Sun S, Sun X, Tripathee L, Abdullaev S, Tang W, Zhang Y, Miao X, Liao L, Che L. Mercury dataset over the Third Pole[J/OL]. Earth Syst. Sci. Data, 2026-07-16, 18, (7): 4943-4963. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-4943-2026.</w:t>
+        <w:t xml:space="preserve">Kang S, Huang J, Zhang Q, Guo J, Yin X, Sun S, Sun X, Tripathee L, Abdullaev S, Tang W, Zhang Y, Miao X, Liao L, Che L. Mercury dataset over the Third Pole[J/OL]. Earth Syst. Sci. Data, 2026-07-16, 18(7): 4943-4963. DOI: 10.5194/essd-18-4943-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>